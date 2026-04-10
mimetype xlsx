--- v0 (2025-11-02)
+++ v1 (2026-04-10)
@@ -1,217 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fs02.catolica-sede.lisboa.ucp.pt\Colaboradores\114200144\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\126200174\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D55946C-F4C7-444F-9D78-8E6294A4FF16}" xr6:coauthVersionLast="44" xr6:coauthVersionMax="44" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{950326BE-AE91-441D-8537-0652CA9888A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{DFCBA1FD-DFE4-4C5D-A7F6-4CACB273E34C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DFCBA1FD-DFE4-4C5D-A7F6-4CACB273E34C}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" concurrentCalc="0"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$Q$253</definedName>
+  </definedNames>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="31">
   <si>
-    <t>Growth and Development I</t>
+    <t>Change of Institution/Course Pair</t>
   </si>
   <si>
-    <t>Circulation and Breathing I</t>
-[...74 lines deleted...]
-    <t>ECTS</t>
+    <t>Creditation Proposal</t>
   </si>
   <si>
     <t>Applicant Information</t>
   </si>
   <si>
     <t>Full Name:</t>
   </si>
   <si>
     <t xml:space="preserve">Application Number: </t>
   </si>
   <si>
     <t>Course of Origin:</t>
   </si>
   <si>
     <t>University of Origin:</t>
   </si>
   <si>
     <t>Country of the University of Origin:</t>
   </si>
   <si>
-    <t>Change of Institution/Course Pair</t>
+    <t>Curricular Unit at Católica Medical School:</t>
   </si>
   <si>
-    <t>2024/2025</t>
+    <t>Name</t>
   </si>
   <si>
-    <t>Curricular Unit at Católica Medical School:</t>
+    <t>ECTS</t>
+  </si>
+  <si>
+    <t>Do you want to request the creditation/equivalence of the Curricular Unit indicated above?</t>
+  </si>
+  <si>
+    <t>(select option)</t>
   </si>
   <si>
     <t>Curricular Unit(s) in the Course of Origin:</t>
   </si>
   <si>
-    <t>Name</t>
+    <t>(if you wish to request the creditation/equivalence of this curricular unit, please indicate the curricular unit(s) from your course of origin that justify the creditation/equivalence request)</t>
+  </si>
+  <si>
+    <t>Course Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
-    <t>(select option)</t>
+    <t>Relevant Course Contents</t>
   </si>
   <si>
-    <t>Relevant Course Contents</t>
+    <t>Biostatistics and Epidemiology</t>
+  </si>
+  <si>
+    <t>Bioethics</t>
+  </si>
+  <si>
+    <t>Christianity and Culture</t>
+  </si>
+  <si>
+    <t>Personal and Professional Development I</t>
+  </si>
+  <si>
+    <t>Ethics and Health Care</t>
+  </si>
+  <si>
+    <t>Health Law</t>
+  </si>
+  <si>
+    <t>Personal and Professional Development II</t>
   </si>
   <si>
     <t>Elective I</t>
   </si>
   <si>
     <t>Elective II</t>
   </si>
   <si>
-    <t>(if you wish to request the creditation/equivalence of this curricular unit, please indicate the curricular unit(s) from your course of origin that justify the creditation/equivalence request)</t>
+    <t>Imaging</t>
   </si>
   <si>
-    <t>Do you want to request the creditation/equivalence of the Curricular Unit indicated above?</t>
+    <t>Pharmacology</t>
   </si>
   <si>
-    <t>Creditation Proposal</t>
+    <t>Personal and Professional Development III</t>
+  </si>
+  <si>
+    <t>2026/2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -361,174 +324,181 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -567,91 +537,91 @@
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="190500" y="209550"/>
           <a:ext cx="2324100" cy="664692"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -713,51 +683,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -855,9811 +825,3688 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F390F738-3E89-4ED8-9844-638D5816C62B}">
-  <dimension ref="A1:Q537"/>
+  <dimension ref="A1:Q575"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A37" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="J47" sqref="J47"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" customWidth="1"/>
     <col min="2" max="2" width="1.7109375" customWidth="1"/>
     <col min="3" max="15" width="15.7109375" customWidth="1"/>
     <col min="16" max="16" width="1.7109375" customWidth="1"/>
     <col min="17" max="17" width="2.85546875" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="P2" s="31" t="s">
-        <v>33</v>
+      <c r="P2" s="28" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="P3" s="31" t="s">
-        <v>45</v>
+      <c r="P3" s="28" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="P4" s="31" t="s">
-        <v>34</v>
+      <c r="P4" s="28" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="2:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="6" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="18"/>
-[...13 lines deleted...]
-      <c r="P6" s="20"/>
+      <c r="B6" s="16"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="17"/>
+      <c r="F6" s="17"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="17"/>
+      <c r="L6" s="17"/>
+      <c r="M6" s="17"/>
+      <c r="N6" s="17"/>
+      <c r="O6" s="17"/>
+      <c r="P6" s="18"/>
     </row>
     <row r="7" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B7" s="21"/>
-[...15 lines deleted...]
-      <c r="P7" s="24"/>
+      <c r="B7" s="19"/>
+      <c r="C7" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="21"/>
+      <c r="G7" s="21"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="21"/>
+      <c r="J7" s="21"/>
+      <c r="K7" s="21"/>
+      <c r="L7" s="21"/>
+      <c r="M7" s="21"/>
+      <c r="N7" s="21"/>
+      <c r="O7" s="21"/>
+      <c r="P7" s="22"/>
     </row>
     <row r="8" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B8" s="21"/>
-[...13 lines deleted...]
-      <c r="P8" s="24"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+      <c r="N8" s="21"/>
+      <c r="O8" s="21"/>
+      <c r="P8" s="22"/>
     </row>
     <row r="9" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B9" s="21"/>
-[...15 lines deleted...]
-      <c r="P9" s="24"/>
+      <c r="B9" s="19"/>
+      <c r="C9" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="21"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="21"/>
+      <c r="G9" s="21"/>
+      <c r="H9" s="21"/>
+      <c r="I9" s="21"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="21"/>
+      <c r="L9" s="21"/>
+      <c r="M9" s="21"/>
+      <c r="N9" s="21"/>
+      <c r="O9" s="21"/>
+      <c r="P9" s="22"/>
     </row>
     <row r="10" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B10" s="21"/>
-[...13 lines deleted...]
-      <c r="P10" s="24"/>
+      <c r="B10" s="19"/>
+      <c r="C10" s="47"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="48"/>
+      <c r="H10" s="48"/>
+      <c r="I10" s="49"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21"/>
+      <c r="L10" s="21"/>
+      <c r="M10" s="21"/>
+      <c r="N10" s="21"/>
+      <c r="O10" s="21"/>
+      <c r="P10" s="22"/>
     </row>
     <row r="11" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B11" s="21"/>
-[...13 lines deleted...]
-      <c r="P11" s="24"/>
+      <c r="B11" s="19"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="21"/>
+      <c r="G11" s="21"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+      <c r="N11" s="21"/>
+      <c r="O11" s="21"/>
+      <c r="P11" s="22"/>
     </row>
     <row r="12" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B12" s="21"/>
-[...15 lines deleted...]
-      <c r="P12" s="24"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="21"/>
+      <c r="G12" s="21"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+      <c r="N12" s="21"/>
+      <c r="O12" s="21"/>
+      <c r="P12" s="22"/>
     </row>
     <row r="13" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B13" s="21"/>
-[...13 lines deleted...]
-      <c r="P13" s="24"/>
+      <c r="B13" s="19"/>
+      <c r="C13" s="47"/>
+      <c r="D13" s="48"/>
+      <c r="E13" s="49"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="21"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+      <c r="N13" s="21"/>
+      <c r="O13" s="21"/>
+      <c r="P13" s="22"/>
     </row>
     <row r="14" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B14" s="21"/>
-[...13 lines deleted...]
-      <c r="P14" s="24"/>
+      <c r="B14" s="19"/>
+      <c r="C14" s="23"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="21"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
+      <c r="N14" s="21"/>
+      <c r="O14" s="21"/>
+      <c r="P14" s="22"/>
     </row>
     <row r="15" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B15" s="21"/>
-[...15 lines deleted...]
-      <c r="P15" s="24"/>
+      <c r="B15" s="19"/>
+      <c r="C15" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="21"/>
+      <c r="O15" s="21"/>
+      <c r="P15" s="22"/>
     </row>
     <row r="16" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B16" s="21"/>
-[...13 lines deleted...]
-      <c r="P16" s="24"/>
+      <c r="B16" s="19"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="48"/>
+      <c r="H16" s="48"/>
+      <c r="I16" s="49"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="21"/>
+      <c r="O16" s="21"/>
+      <c r="P16" s="22"/>
     </row>
     <row r="17" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B17" s="21"/>
-[...13 lines deleted...]
-      <c r="P17" s="24"/>
+      <c r="B17" s="19"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+      <c r="N17" s="21"/>
+      <c r="O17" s="21"/>
+      <c r="P17" s="22"/>
     </row>
     <row r="18" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B18" s="21"/>
-[...15 lines deleted...]
-      <c r="P18" s="24"/>
+      <c r="B18" s="19"/>
+      <c r="C18" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="21"/>
+      <c r="G18" s="21"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+      <c r="N18" s="21"/>
+      <c r="O18" s="21"/>
+      <c r="P18" s="22"/>
     </row>
     <row r="19" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B19" s="21"/>
-[...13 lines deleted...]
-      <c r="P19" s="24"/>
+      <c r="B19" s="19"/>
+      <c r="C19" s="47"/>
+      <c r="D19" s="48"/>
+      <c r="E19" s="48"/>
+      <c r="F19" s="48"/>
+      <c r="G19" s="48"/>
+      <c r="H19" s="48"/>
+      <c r="I19" s="49"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="21"/>
+      <c r="O19" s="21"/>
+      <c r="P19" s="22"/>
     </row>
     <row r="20" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B20" s="21"/>
-[...13 lines deleted...]
-      <c r="P20" s="24"/>
+      <c r="B20" s="19"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21"/>
+      <c r="N20" s="21"/>
+      <c r="O20" s="21"/>
+      <c r="P20" s="22"/>
     </row>
     <row r="21" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B21" s="21"/>
-[...15 lines deleted...]
-      <c r="P21" s="24"/>
+      <c r="B21" s="19"/>
+      <c r="C21" s="50" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="21"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="21"/>
+      <c r="G21" s="21"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+      <c r="N21" s="21"/>
+      <c r="O21" s="21"/>
+      <c r="P21" s="22"/>
     </row>
     <row r="22" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B22" s="21"/>
-[...13 lines deleted...]
-      <c r="P22" s="24"/>
+      <c r="B22" s="19"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="21"/>
+      <c r="G22" s="21"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="21"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21"/>
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
+      <c r="N22" s="21"/>
+      <c r="O22" s="21"/>
+      <c r="P22" s="22"/>
     </row>
     <row r="23" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="27"/>
+      <c r="B23" s="24"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
-      <c r="F23" s="28"/>
-[...9 lines deleted...]
-      <c r="P23" s="29"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="25"/>
+      <c r="K23" s="25"/>
+      <c r="L23" s="25"/>
+      <c r="M23" s="25"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="25"/>
+      <c r="P23" s="26"/>
     </row>
     <row r="24" spans="2:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C24" s="1"/>
     </row>
     <row r="25" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="4"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="6"/>
     </row>
     <row r="26" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
-        <v>35</v>
-[...13 lines deleted...]
-      <c r="P26" s="10"/>
+        <v>8</v>
+      </c>
+      <c r="P26" s="9"/>
     </row>
     <row r="27" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B27" s="7"/>
-      <c r="C27" s="11"/>
-[...12 lines deleted...]
-      <c r="P27" s="10"/>
+      <c r="C27" s="1"/>
+      <c r="P27" s="9"/>
     </row>
     <row r="28" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B28" s="7"/>
-      <c r="C28" s="42" t="s">
-[...15 lines deleted...]
-      <c r="P28" s="10"/>
+      <c r="C28" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="38"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="P28" s="9"/>
     </row>
     <row r="29" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B29" s="7"/>
-      <c r="C29" s="47" t="s">
-[...15 lines deleted...]
-      <c r="P29" s="10"/>
+      <c r="C29" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="13">
+        <v>4</v>
+      </c>
+      <c r="P29" s="9"/>
     </row>
     <row r="30" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
-      <c r="C30" s="11"/>
-[...12 lines deleted...]
-      <c r="P30" s="10"/>
+      <c r="C30" s="1"/>
+      <c r="P30" s="9"/>
     </row>
     <row r="31" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
-        <v>44</v>
-[...12 lines deleted...]
-      <c r="P31" s="10"/>
+        <v>11</v>
+      </c>
+      <c r="P31" s="9"/>
     </row>
     <row r="32" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B32" s="7"/>
-      <c r="C32" s="33"/>
-[...13 lines deleted...]
-      <c r="P32" s="10"/>
+      <c r="C32" s="30"/>
+      <c r="D32" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="P32" s="9"/>
     </row>
     <row r="33" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B33" s="7"/>
-      <c r="C33" s="11"/>
-[...12 lines deleted...]
-      <c r="P33" s="10"/>
+      <c r="C33" s="1"/>
+      <c r="P33" s="9"/>
     </row>
     <row r="34" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
-        <v>36</v>
-[...15 lines deleted...]
-      <c r="P34" s="10"/>
+        <v>13</v>
+      </c>
+      <c r="F34" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="P34" s="9"/>
     </row>
     <row r="35" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B35" s="7"/>
-      <c r="C35" s="11"/>
-[...12 lines deleted...]
-      <c r="P35" s="10"/>
+      <c r="C35" s="1"/>
+      <c r="P35" s="9"/>
     </row>
     <row r="36" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="7"/>
-      <c r="C36" s="39" t="s">
-[...22 lines deleted...]
-      <c r="P36" s="10"/>
+      <c r="C36" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="36"/>
+      <c r="E36" s="37"/>
+      <c r="F36" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G36" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H36" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J36" s="36"/>
+      <c r="K36" s="36"/>
+      <c r="L36" s="36"/>
+      <c r="M36" s="36"/>
+      <c r="N36" s="36"/>
+      <c r="O36" s="37"/>
+      <c r="P36" s="9"/>
     </row>
     <row r="37" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B37" s="7"/>
-      <c r="C37" s="36"/>
-[...12 lines deleted...]
-      <c r="P37" s="10"/>
+      <c r="C37" s="32"/>
+      <c r="D37" s="33"/>
+      <c r="E37" s="34"/>
+      <c r="F37" s="14"/>
+      <c r="G37" s="14"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="32"/>
+      <c r="J37" s="33"/>
+      <c r="K37" s="33"/>
+      <c r="L37" s="33"/>
+      <c r="M37" s="33"/>
+      <c r="N37" s="33"/>
+      <c r="O37" s="34"/>
+      <c r="P37" s="9"/>
     </row>
     <row r="38" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B38" s="7"/>
-      <c r="C38" s="36"/>
-[...12 lines deleted...]
-      <c r="P38" s="10"/>
+      <c r="C38" s="32"/>
+      <c r="D38" s="33"/>
+      <c r="E38" s="34"/>
+      <c r="F38" s="14"/>
+      <c r="G38" s="14"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="32"/>
+      <c r="J38" s="33"/>
+      <c r="K38" s="33"/>
+      <c r="L38" s="33"/>
+      <c r="M38" s="33"/>
+      <c r="N38" s="33"/>
+      <c r="O38" s="34"/>
+      <c r="P38" s="9"/>
     </row>
     <row r="39" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B39" s="7"/>
-      <c r="C39" s="36"/>
-[...12 lines deleted...]
-      <c r="P39" s="10"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="34"/>
+      <c r="F39" s="14"/>
+      <c r="G39" s="14"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="32"/>
+      <c r="J39" s="33"/>
+      <c r="K39" s="33"/>
+      <c r="L39" s="33"/>
+      <c r="M39" s="33"/>
+      <c r="N39" s="33"/>
+      <c r="O39" s="34"/>
+      <c r="P39" s="9"/>
     </row>
     <row r="40" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B40" s="7"/>
-      <c r="C40" s="36"/>
-[...12 lines deleted...]
-      <c r="P40" s="10"/>
+      <c r="C40" s="32"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="34"/>
+      <c r="F40" s="14"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="32"/>
+      <c r="J40" s="33"/>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="33"/>
+      <c r="N40" s="33"/>
+      <c r="O40" s="34"/>
+      <c r="P40" s="9"/>
     </row>
     <row r="41" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B41" s="7"/>
-      <c r="C41" s="36"/>
-[...12 lines deleted...]
-      <c r="P41" s="10"/>
+      <c r="C41" s="32"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="34"/>
+      <c r="F41" s="14"/>
+      <c r="G41" s="14"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="32"/>
+      <c r="J41" s="33"/>
+      <c r="K41" s="33"/>
+      <c r="L41" s="33"/>
+      <c r="M41" s="33"/>
+      <c r="N41" s="33"/>
+      <c r="O41" s="34"/>
+      <c r="P41" s="9"/>
     </row>
     <row r="42" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B42" s="12"/>
+      <c r="B42" s="10"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
-      <c r="H42" s="13"/>
-[...7 lines deleted...]
-      <c r="P42" s="14"/>
+      <c r="H42" s="11"/>
+      <c r="I42" s="11"/>
+      <c r="J42" s="11"/>
+      <c r="K42" s="11"/>
+      <c r="L42" s="11"/>
+      <c r="M42" s="11"/>
+      <c r="N42" s="11"/>
+      <c r="O42" s="11"/>
+      <c r="P42" s="12"/>
     </row>
     <row r="43" spans="2:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C43" s="1"/>
     </row>
     <row r="44" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="4"/>
       <c r="C44" s="5"/>
       <c r="D44" s="5"/>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
       <c r="K44" s="5"/>
       <c r="L44" s="5"/>
       <c r="M44" s="5"/>
       <c r="N44" s="5"/>
       <c r="O44" s="5"/>
       <c r="P44" s="6"/>
     </row>
     <row r="45" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
-        <v>35</v>
-[...13 lines deleted...]
-      <c r="P45" s="10"/>
+        <v>8</v>
+      </c>
+      <c r="P45" s="9"/>
     </row>
     <row r="46" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B46" s="7"/>
-      <c r="C46" s="11"/>
-[...12 lines deleted...]
-      <c r="P46" s="10"/>
+      <c r="C46" s="1"/>
+      <c r="P46" s="9"/>
     </row>
     <row r="47" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B47" s="7"/>
-      <c r="C47" s="42" t="s">
-[...15 lines deleted...]
-      <c r="P47" s="10"/>
+      <c r="C47" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" s="38"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="P47" s="9"/>
     </row>
     <row r="48" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B48" s="7"/>
-      <c r="C48" s="43" t="s">
-[...15 lines deleted...]
-      <c r="P48" s="10"/>
+      <c r="C48" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D48" s="39"/>
+      <c r="E48" s="39"/>
+      <c r="F48" s="13">
+        <v>2</v>
+      </c>
+      <c r="P48" s="9"/>
     </row>
     <row r="49" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B49" s="7"/>
-      <c r="C49" s="11"/>
-[...12 lines deleted...]
-      <c r="P49" s="10"/>
+      <c r="C49" s="1"/>
+      <c r="P49" s="9"/>
     </row>
     <row r="50" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
-        <v>44</v>
-[...12 lines deleted...]
-      <c r="P50" s="10"/>
+        <v>11</v>
+      </c>
+      <c r="P50" s="9"/>
     </row>
     <row r="51" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B51" s="7"/>
-      <c r="C51" s="33"/>
-[...13 lines deleted...]
-      <c r="P51" s="10"/>
+      <c r="C51" s="30"/>
+      <c r="D51" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="P51" s="9"/>
     </row>
     <row r="52" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B52" s="7"/>
-      <c r="C52" s="11"/>
-[...12 lines deleted...]
-      <c r="P52" s="10"/>
+      <c r="C52" s="1"/>
+      <c r="P52" s="9"/>
     </row>
     <row r="53" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
-        <v>36</v>
-[...15 lines deleted...]
-      <c r="P53" s="10"/>
+        <v>13</v>
+      </c>
+      <c r="F53" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="P53" s="9"/>
     </row>
     <row r="54" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B54" s="7"/>
-      <c r="C54" s="11"/>
-[...12 lines deleted...]
-      <c r="P54" s="10"/>
+      <c r="C54" s="1"/>
+      <c r="P54" s="9"/>
     </row>
     <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="7"/>
-      <c r="C55" s="39" t="s">
-[...22 lines deleted...]
-      <c r="P55" s="10"/>
+      <c r="C55" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="D55" s="36"/>
+      <c r="E55" s="37"/>
+      <c r="F55" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G55" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H55" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I55" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J55" s="36"/>
+      <c r="K55" s="36"/>
+      <c r="L55" s="36"/>
+      <c r="M55" s="36"/>
+      <c r="N55" s="36"/>
+      <c r="O55" s="37"/>
+      <c r="P55" s="9"/>
     </row>
     <row r="56" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B56" s="7"/>
-      <c r="C56" s="36"/>
-[...12 lines deleted...]
-      <c r="P56" s="10"/>
+      <c r="C56" s="32"/>
+      <c r="D56" s="33"/>
+      <c r="E56" s="34"/>
+      <c r="F56" s="14"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="14"/>
+      <c r="I56" s="32"/>
+      <c r="J56" s="33"/>
+      <c r="K56" s="33"/>
+      <c r="L56" s="33"/>
+      <c r="M56" s="33"/>
+      <c r="N56" s="33"/>
+      <c r="O56" s="34"/>
+      <c r="P56" s="9"/>
     </row>
     <row r="57" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B57" s="7"/>
-      <c r="C57" s="36"/>
-[...12 lines deleted...]
-      <c r="P57" s="10"/>
+      <c r="C57" s="32"/>
+      <c r="D57" s="33"/>
+      <c r="E57" s="34"/>
+      <c r="F57" s="14"/>
+      <c r="G57" s="14"/>
+      <c r="H57" s="14"/>
+      <c r="I57" s="32"/>
+      <c r="J57" s="33"/>
+      <c r="K57" s="33"/>
+      <c r="L57" s="33"/>
+      <c r="M57" s="33"/>
+      <c r="N57" s="33"/>
+      <c r="O57" s="34"/>
+      <c r="P57" s="9"/>
     </row>
     <row r="58" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B58" s="7"/>
-      <c r="C58" s="36"/>
-[...12 lines deleted...]
-      <c r="P58" s="10"/>
+      <c r="C58" s="32"/>
+      <c r="D58" s="33"/>
+      <c r="E58" s="34"/>
+      <c r="F58" s="14"/>
+      <c r="G58" s="14"/>
+      <c r="H58" s="14"/>
+      <c r="I58" s="32"/>
+      <c r="J58" s="33"/>
+      <c r="K58" s="33"/>
+      <c r="L58" s="33"/>
+      <c r="M58" s="33"/>
+      <c r="N58" s="33"/>
+      <c r="O58" s="34"/>
+      <c r="P58" s="9"/>
     </row>
     <row r="59" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B59" s="7"/>
-      <c r="C59" s="36"/>
-[...12 lines deleted...]
-      <c r="P59" s="10"/>
+      <c r="C59" s="32"/>
+      <c r="D59" s="33"/>
+      <c r="E59" s="34"/>
+      <c r="F59" s="14"/>
+      <c r="G59" s="14"/>
+      <c r="H59" s="14"/>
+      <c r="I59" s="32"/>
+      <c r="J59" s="33"/>
+      <c r="K59" s="33"/>
+      <c r="L59" s="33"/>
+      <c r="M59" s="33"/>
+      <c r="N59" s="33"/>
+      <c r="O59" s="34"/>
+      <c r="P59" s="9"/>
     </row>
     <row r="60" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B60" s="7"/>
-      <c r="C60" s="36"/>
-[...12 lines deleted...]
-      <c r="P60" s="10"/>
+      <c r="C60" s="32"/>
+      <c r="D60" s="33"/>
+      <c r="E60" s="34"/>
+      <c r="F60" s="14"/>
+      <c r="G60" s="14"/>
+      <c r="H60" s="14"/>
+      <c r="I60" s="32"/>
+      <c r="J60" s="33"/>
+      <c r="K60" s="33"/>
+      <c r="L60" s="33"/>
+      <c r="M60" s="33"/>
+      <c r="N60" s="33"/>
+      <c r="O60" s="34"/>
+      <c r="P60" s="9"/>
     </row>
     <row r="61" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B61" s="12"/>
+      <c r="B61" s="10"/>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
-      <c r="H61" s="13"/>
-[...7 lines deleted...]
-      <c r="P61" s="14"/>
+      <c r="H61" s="11"/>
+      <c r="I61" s="11"/>
+      <c r="J61" s="11"/>
+      <c r="K61" s="11"/>
+      <c r="L61" s="11"/>
+      <c r="M61" s="11"/>
+      <c r="N61" s="11"/>
+      <c r="O61" s="11"/>
+      <c r="P61" s="12"/>
     </row>
     <row r="62" spans="2:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C62" s="1"/>
     </row>
     <row r="63" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B63" s="4"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
       <c r="L63" s="5"/>
       <c r="M63" s="5"/>
       <c r="N63" s="5"/>
       <c r="O63" s="5"/>
       <c r="P63" s="6"/>
     </row>
     <row r="64" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
-        <v>35</v>
-[...13 lines deleted...]
-      <c r="P64" s="10"/>
+        <v>8</v>
+      </c>
+      <c r="P64" s="9"/>
     </row>
     <row r="65" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B65" s="7"/>
-      <c r="C65" s="11"/>
-[...12 lines deleted...]
-      <c r="P65" s="10"/>
+      <c r="C65" s="1"/>
+      <c r="P65" s="9"/>
     </row>
     <row r="66" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B66" s="7"/>
-      <c r="C66" s="42" t="s">
-[...15 lines deleted...]
-      <c r="P66" s="10"/>
+      <c r="C66" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D66" s="38"/>
+      <c r="E66" s="38"/>
+      <c r="F66" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="P66" s="9"/>
     </row>
     <row r="67" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B67" s="7"/>
-      <c r="C67" s="43" t="s">
+      <c r="C67" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="D67" s="39"/>
+      <c r="E67" s="39"/>
+      <c r="F67" s="13">
         <v>2</v>
       </c>
-      <c r="D67" s="43"/>
-[...12 lines deleted...]
-      <c r="P67" s="10"/>
+      <c r="P67" s="9"/>
     </row>
     <row r="68" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B68" s="7"/>
-      <c r="C68" s="11"/>
-[...12 lines deleted...]
-      <c r="P68" s="10"/>
+      <c r="C68" s="1"/>
+      <c r="P68" s="9"/>
     </row>
     <row r="69" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
-        <v>44</v>
-[...12 lines deleted...]
-      <c r="P69" s="10"/>
+        <v>11</v>
+      </c>
+      <c r="P69" s="9"/>
     </row>
     <row r="70" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B70" s="7"/>
-      <c r="C70" s="33"/>
-[...13 lines deleted...]
-      <c r="P70" s="10"/>
+      <c r="C70" s="30"/>
+      <c r="D70" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="P70" s="9"/>
     </row>
     <row r="71" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B71" s="7"/>
-      <c r="C71" s="11"/>
-[...12 lines deleted...]
-      <c r="P71" s="10"/>
+      <c r="C71" s="1"/>
+      <c r="P71" s="9"/>
     </row>
     <row r="72" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
-        <v>36</v>
-[...15 lines deleted...]
-      <c r="P72" s="10"/>
+        <v>13</v>
+      </c>
+      <c r="F72" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="P72" s="9"/>
     </row>
     <row r="73" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B73" s="7"/>
-      <c r="C73" s="11"/>
-[...12 lines deleted...]
-      <c r="P73" s="10"/>
+      <c r="C73" s="1"/>
+      <c r="P73" s="9"/>
     </row>
     <row r="74" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="7"/>
-      <c r="C74" s="39" t="s">
-[...22 lines deleted...]
-      <c r="P74" s="10"/>
+      <c r="C74" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="D74" s="36"/>
+      <c r="E74" s="37"/>
+      <c r="F74" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G74" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H74" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I74" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J74" s="36"/>
+      <c r="K74" s="36"/>
+      <c r="L74" s="36"/>
+      <c r="M74" s="36"/>
+      <c r="N74" s="36"/>
+      <c r="O74" s="37"/>
+      <c r="P74" s="9"/>
     </row>
     <row r="75" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B75" s="7"/>
-      <c r="C75" s="36"/>
-[...12 lines deleted...]
-      <c r="P75" s="10"/>
+      <c r="C75" s="32"/>
+      <c r="D75" s="33"/>
+      <c r="E75" s="34"/>
+      <c r="F75" s="14"/>
+      <c r="G75" s="14"/>
+      <c r="H75" s="14"/>
+      <c r="I75" s="32"/>
+      <c r="J75" s="33"/>
+      <c r="K75" s="33"/>
+      <c r="L75" s="33"/>
+      <c r="M75" s="33"/>
+      <c r="N75" s="33"/>
+      <c r="O75" s="34"/>
+      <c r="P75" s="9"/>
     </row>
     <row r="76" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B76" s="7"/>
-      <c r="C76" s="36"/>
-[...12 lines deleted...]
-      <c r="P76" s="10"/>
+      <c r="C76" s="32"/>
+      <c r="D76" s="33"/>
+      <c r="E76" s="34"/>
+      <c r="F76" s="14"/>
+      <c r="G76" s="14"/>
+      <c r="H76" s="14"/>
+      <c r="I76" s="32"/>
+      <c r="J76" s="33"/>
+      <c r="K76" s="33"/>
+      <c r="L76" s="33"/>
+      <c r="M76" s="33"/>
+      <c r="N76" s="33"/>
+      <c r="O76" s="34"/>
+      <c r="P76" s="9"/>
     </row>
     <row r="77" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B77" s="7"/>
-      <c r="C77" s="36"/>
-[...12 lines deleted...]
-      <c r="P77" s="10"/>
+      <c r="C77" s="32"/>
+      <c r="D77" s="33"/>
+      <c r="E77" s="34"/>
+      <c r="F77" s="14"/>
+      <c r="G77" s="14"/>
+      <c r="H77" s="14"/>
+      <c r="I77" s="32"/>
+      <c r="J77" s="33"/>
+      <c r="K77" s="33"/>
+      <c r="L77" s="33"/>
+      <c r="M77" s="33"/>
+      <c r="N77" s="33"/>
+      <c r="O77" s="34"/>
+      <c r="P77" s="9"/>
     </row>
     <row r="78" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B78" s="7"/>
-      <c r="C78" s="36"/>
-[...12 lines deleted...]
-      <c r="P78" s="10"/>
+      <c r="C78" s="32"/>
+      <c r="D78" s="33"/>
+      <c r="E78" s="34"/>
+      <c r="F78" s="14"/>
+      <c r="G78" s="14"/>
+      <c r="H78" s="14"/>
+      <c r="I78" s="32"/>
+      <c r="J78" s="33"/>
+      <c r="K78" s="33"/>
+      <c r="L78" s="33"/>
+      <c r="M78" s="33"/>
+      <c r="N78" s="33"/>
+      <c r="O78" s="34"/>
+      <c r="P78" s="9"/>
     </row>
     <row r="79" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B79" s="7"/>
-      <c r="C79" s="36"/>
-[...12 lines deleted...]
-      <c r="P79" s="10"/>
+      <c r="C79" s="32"/>
+      <c r="D79" s="33"/>
+      <c r="E79" s="34"/>
+      <c r="F79" s="14"/>
+      <c r="G79" s="14"/>
+      <c r="H79" s="14"/>
+      <c r="I79" s="32"/>
+      <c r="J79" s="33"/>
+      <c r="K79" s="33"/>
+      <c r="L79" s="33"/>
+      <c r="M79" s="33"/>
+      <c r="N79" s="33"/>
+      <c r="O79" s="34"/>
+      <c r="P79" s="9"/>
     </row>
     <row r="80" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B80" s="12"/>
+      <c r="B80" s="10"/>
       <c r="C80" s="3"/>
       <c r="D80" s="3"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
-      <c r="H80" s="13"/>
-[...7 lines deleted...]
-      <c r="P80" s="14"/>
+      <c r="H80" s="11"/>
+      <c r="I80" s="11"/>
+      <c r="J80" s="11"/>
+      <c r="K80" s="11"/>
+      <c r="L80" s="11"/>
+      <c r="M80" s="11"/>
+      <c r="N80" s="11"/>
+      <c r="O80" s="11"/>
+      <c r="P80" s="12"/>
     </row>
     <row r="81" spans="2:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C81" s="1"/>
     </row>
     <row r="82" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="4"/>
       <c r="C82" s="5"/>
       <c r="D82" s="5"/>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
       <c r="J82" s="5"/>
       <c r="K82" s="5"/>
       <c r="L82" s="5"/>
       <c r="M82" s="5"/>
       <c r="N82" s="5"/>
       <c r="O82" s="5"/>
       <c r="P82" s="6"/>
     </row>
     <row r="83" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
-        <v>35</v>
-[...13 lines deleted...]
-      <c r="P83" s="10"/>
+        <v>8</v>
+      </c>
+      <c r="P83" s="9"/>
     </row>
     <row r="84" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B84" s="7"/>
-      <c r="C84" s="11"/>
-[...12 lines deleted...]
-      <c r="P84" s="10"/>
+      <c r="C84" s="1"/>
+      <c r="P84" s="9"/>
     </row>
     <row r="85" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B85" s="7"/>
-      <c r="C85" s="42" t="s">
-[...17 lines deleted...]
-    <row r="86" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="C85" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D85" s="38"/>
+      <c r="E85" s="38"/>
+      <c r="F85" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="P85" s="9"/>
+    </row>
+    <row r="86" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B86" s="7"/>
-      <c r="C86" s="43" t="s">
-[...15 lines deleted...]
-      <c r="P86" s="10"/>
+      <c r="C86" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="D86" s="39"/>
+      <c r="E86" s="39"/>
+      <c r="F86" s="13">
+        <v>2</v>
+      </c>
+      <c r="P86" s="9"/>
     </row>
     <row r="87" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B87" s="7"/>
-      <c r="C87" s="11"/>
-[...12 lines deleted...]
-      <c r="P87" s="10"/>
+      <c r="C87" s="1"/>
+      <c r="P87" s="9"/>
     </row>
     <row r="88" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
-        <v>44</v>
-[...12 lines deleted...]
-      <c r="P88" s="10"/>
+        <v>11</v>
+      </c>
+      <c r="P88" s="9"/>
     </row>
     <row r="89" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B89" s="7"/>
-      <c r="C89" s="33"/>
-[...13 lines deleted...]
-      <c r="P89" s="10"/>
+      <c r="C89" s="30"/>
+      <c r="D89" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="P89" s="9"/>
     </row>
     <row r="90" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B90" s="7"/>
-      <c r="C90" s="11"/>
-[...12 lines deleted...]
-      <c r="P90" s="10"/>
+      <c r="C90" s="1"/>
+      <c r="P90" s="9"/>
     </row>
     <row r="91" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
-        <v>36</v>
-[...15 lines deleted...]
-      <c r="P91" s="10"/>
+        <v>13</v>
+      </c>
+      <c r="F91" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="P91" s="9"/>
     </row>
     <row r="92" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B92" s="7"/>
-      <c r="C92" s="11"/>
-[...12 lines deleted...]
-      <c r="P92" s="10"/>
+      <c r="C92" s="1"/>
+      <c r="P92" s="9"/>
     </row>
     <row r="93" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B93" s="7"/>
-      <c r="C93" s="39" t="s">
-[...22 lines deleted...]
-      <c r="P93" s="10"/>
+      <c r="C93" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="D93" s="36"/>
+      <c r="E93" s="37"/>
+      <c r="F93" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H93" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I93" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J93" s="36"/>
+      <c r="K93" s="36"/>
+      <c r="L93" s="36"/>
+      <c r="M93" s="36"/>
+      <c r="N93" s="36"/>
+      <c r="O93" s="37"/>
+      <c r="P93" s="9"/>
     </row>
     <row r="94" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B94" s="7"/>
-      <c r="C94" s="36"/>
-[...12 lines deleted...]
-      <c r="P94" s="10"/>
+      <c r="C94" s="32"/>
+      <c r="D94" s="33"/>
+      <c r="E94" s="34"/>
+      <c r="F94" s="14"/>
+      <c r="G94" s="14"/>
+      <c r="H94" s="14"/>
+      <c r="I94" s="32"/>
+      <c r="J94" s="33"/>
+      <c r="K94" s="33"/>
+      <c r="L94" s="33"/>
+      <c r="M94" s="33"/>
+      <c r="N94" s="33"/>
+      <c r="O94" s="34"/>
+      <c r="P94" s="9"/>
     </row>
     <row r="95" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B95" s="7"/>
-      <c r="C95" s="36"/>
-[...12 lines deleted...]
-      <c r="P95" s="10"/>
+      <c r="C95" s="32"/>
+      <c r="D95" s="33"/>
+      <c r="E95" s="34"/>
+      <c r="F95" s="14"/>
+      <c r="G95" s="14"/>
+      <c r="H95" s="14"/>
+      <c r="I95" s="32"/>
+      <c r="J95" s="33"/>
+      <c r="K95" s="33"/>
+      <c r="L95" s="33"/>
+      <c r="M95" s="33"/>
+      <c r="N95" s="33"/>
+      <c r="O95" s="34"/>
+      <c r="P95" s="9"/>
     </row>
     <row r="96" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B96" s="7"/>
-      <c r="C96" s="36"/>
-[...12 lines deleted...]
-      <c r="P96" s="10"/>
+      <c r="C96" s="32"/>
+      <c r="D96" s="33"/>
+      <c r="E96" s="34"/>
+      <c r="F96" s="14"/>
+      <c r="G96" s="14"/>
+      <c r="H96" s="14"/>
+      <c r="I96" s="32"/>
+      <c r="J96" s="33"/>
+      <c r="K96" s="33"/>
+      <c r="L96" s="33"/>
+      <c r="M96" s="33"/>
+      <c r="N96" s="33"/>
+      <c r="O96" s="34"/>
+      <c r="P96" s="9"/>
     </row>
     <row r="97" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B97" s="7"/>
-      <c r="C97" s="36"/>
-[...12 lines deleted...]
-      <c r="P97" s="10"/>
+      <c r="C97" s="32"/>
+      <c r="D97" s="33"/>
+      <c r="E97" s="34"/>
+      <c r="F97" s="14"/>
+      <c r="G97" s="14"/>
+      <c r="H97" s="14"/>
+      <c r="I97" s="32"/>
+      <c r="J97" s="33"/>
+      <c r="K97" s="33"/>
+      <c r="L97" s="33"/>
+      <c r="M97" s="33"/>
+      <c r="N97" s="33"/>
+      <c r="O97" s="34"/>
+      <c r="P97" s="9"/>
     </row>
     <row r="98" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B98" s="7"/>
-      <c r="C98" s="36"/>
-[...12 lines deleted...]
-      <c r="P98" s="10"/>
+      <c r="C98" s="32"/>
+      <c r="D98" s="33"/>
+      <c r="E98" s="34"/>
+      <c r="F98" s="14"/>
+      <c r="G98" s="14"/>
+      <c r="H98" s="14"/>
+      <c r="I98" s="32"/>
+      <c r="J98" s="33"/>
+      <c r="K98" s="33"/>
+      <c r="L98" s="33"/>
+      <c r="M98" s="33"/>
+      <c r="N98" s="33"/>
+      <c r="O98" s="34"/>
+      <c r="P98" s="9"/>
     </row>
     <row r="99" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B99" s="12"/>
+      <c r="B99" s="10"/>
       <c r="C99" s="3"/>
       <c r="D99" s="3"/>
       <c r="E99" s="3"/>
       <c r="F99" s="3"/>
       <c r="G99" s="3"/>
-      <c r="H99" s="13"/>
-[...7 lines deleted...]
-      <c r="P99" s="14"/>
+      <c r="H99" s="11"/>
+      <c r="I99" s="11"/>
+      <c r="J99" s="11"/>
+      <c r="K99" s="11"/>
+      <c r="L99" s="11"/>
+      <c r="M99" s="11"/>
+      <c r="N99" s="11"/>
+      <c r="O99" s="11"/>
+      <c r="P99" s="12"/>
     </row>
     <row r="100" spans="2:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C100" s="1"/>
     </row>
     <row r="101" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B101" s="4"/>
       <c r="C101" s="5"/>
       <c r="D101" s="5"/>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="5"/>
       <c r="H101" s="5"/>
       <c r="I101" s="5"/>
       <c r="J101" s="5"/>
       <c r="K101" s="5"/>
       <c r="L101" s="5"/>
       <c r="M101" s="5"/>
       <c r="N101" s="5"/>
       <c r="O101" s="5"/>
       <c r="P101" s="6"/>
     </row>
     <row r="102" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
-        <v>35</v>
-[...13 lines deleted...]
-      <c r="P102" s="10"/>
+        <v>8</v>
+      </c>
+      <c r="P102" s="9"/>
     </row>
     <row r="103" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B103" s="7"/>
-      <c r="C103" s="11"/>
-[...12 lines deleted...]
-      <c r="P103" s="10"/>
+      <c r="C103" s="1"/>
+      <c r="P103" s="9"/>
     </row>
     <row r="104" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B104" s="7"/>
-      <c r="C104" s="42" t="s">
-[...17 lines deleted...]
-    <row r="105" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="C104" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D104" s="38"/>
+      <c r="E104" s="38"/>
+      <c r="F104" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="P104" s="9"/>
+    </row>
+    <row r="105" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B105" s="7"/>
-      <c r="C105" s="43" t="s">
-[...15 lines deleted...]
-      <c r="P105" s="10"/>
+      <c r="C105" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="D105" s="39"/>
+      <c r="E105" s="39"/>
+      <c r="F105" s="13">
+        <v>2</v>
+      </c>
+      <c r="P105" s="9"/>
     </row>
     <row r="106" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B106" s="7"/>
-      <c r="C106" s="11"/>
-[...12 lines deleted...]
-      <c r="P106" s="10"/>
+      <c r="C106" s="1"/>
+      <c r="P106" s="9"/>
     </row>
     <row r="107" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
-        <v>44</v>
-[...12 lines deleted...]
-      <c r="P107" s="10"/>
+        <v>11</v>
+      </c>
+      <c r="P107" s="9"/>
     </row>
     <row r="108" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B108" s="7"/>
-      <c r="C108" s="33"/>
-[...13 lines deleted...]
-      <c r="P108" s="10"/>
+      <c r="C108" s="30"/>
+      <c r="D108" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="P108" s="9"/>
     </row>
     <row r="109" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B109" s="7"/>
-      <c r="C109" s="11"/>
-[...12 lines deleted...]
-      <c r="P109" s="10"/>
+      <c r="C109" s="1"/>
+      <c r="P109" s="9"/>
     </row>
     <row r="110" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
-        <v>36</v>
-[...15 lines deleted...]
-      <c r="P110" s="10"/>
+        <v>13</v>
+      </c>
+      <c r="F110" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="P110" s="9"/>
     </row>
     <row r="111" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B111" s="7"/>
-      <c r="C111" s="11"/>
-[...12 lines deleted...]
-      <c r="P111" s="10"/>
+      <c r="C111" s="1"/>
+      <c r="P111" s="9"/>
     </row>
     <row r="112" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B112" s="7"/>
-      <c r="C112" s="39" t="s">
-[...22 lines deleted...]
-      <c r="P112" s="10"/>
+      <c r="C112" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="D112" s="36"/>
+      <c r="E112" s="37"/>
+      <c r="F112" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G112" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H112" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I112" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J112" s="36"/>
+      <c r="K112" s="36"/>
+      <c r="L112" s="36"/>
+      <c r="M112" s="36"/>
+      <c r="N112" s="36"/>
+      <c r="O112" s="37"/>
+      <c r="P112" s="9"/>
     </row>
     <row r="113" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B113" s="7"/>
-      <c r="C113" s="36"/>
-[...12 lines deleted...]
-      <c r="P113" s="10"/>
+      <c r="C113" s="32"/>
+      <c r="D113" s="33"/>
+      <c r="E113" s="34"/>
+      <c r="F113" s="14"/>
+      <c r="G113" s="14"/>
+      <c r="H113" s="14"/>
+      <c r="I113" s="32"/>
+      <c r="J113" s="33"/>
+      <c r="K113" s="33"/>
+      <c r="L113" s="33"/>
+      <c r="M113" s="33"/>
+      <c r="N113" s="33"/>
+      <c r="O113" s="34"/>
+      <c r="P113" s="9"/>
     </row>
     <row r="114" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B114" s="7"/>
-      <c r="C114" s="36"/>
-[...12 lines deleted...]
-      <c r="P114" s="10"/>
+      <c r="C114" s="32"/>
+      <c r="D114" s="33"/>
+      <c r="E114" s="34"/>
+      <c r="F114" s="14"/>
+      <c r="G114" s="14"/>
+      <c r="H114" s="14"/>
+      <c r="I114" s="32"/>
+      <c r="J114" s="33"/>
+      <c r="K114" s="33"/>
+      <c r="L114" s="33"/>
+      <c r="M114" s="33"/>
+      <c r="N114" s="33"/>
+      <c r="O114" s="34"/>
+      <c r="P114" s="9"/>
     </row>
     <row r="115" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B115" s="7"/>
-      <c r="C115" s="36"/>
-[...12 lines deleted...]
-      <c r="P115" s="10"/>
+      <c r="C115" s="32"/>
+      <c r="D115" s="33"/>
+      <c r="E115" s="34"/>
+      <c r="F115" s="14"/>
+      <c r="G115" s="14"/>
+      <c r="H115" s="14"/>
+      <c r="I115" s="32"/>
+      <c r="J115" s="33"/>
+      <c r="K115" s="33"/>
+      <c r="L115" s="33"/>
+      <c r="M115" s="33"/>
+      <c r="N115" s="33"/>
+      <c r="O115" s="34"/>
+      <c r="P115" s="9"/>
     </row>
     <row r="116" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B116" s="7"/>
-      <c r="C116" s="36"/>
-[...12 lines deleted...]
-      <c r="P116" s="10"/>
+      <c r="C116" s="32"/>
+      <c r="D116" s="33"/>
+      <c r="E116" s="34"/>
+      <c r="F116" s="14"/>
+      <c r="G116" s="14"/>
+      <c r="H116" s="14"/>
+      <c r="I116" s="32"/>
+      <c r="J116" s="33"/>
+      <c r="K116" s="33"/>
+      <c r="L116" s="33"/>
+      <c r="M116" s="33"/>
+      <c r="N116" s="33"/>
+      <c r="O116" s="34"/>
+      <c r="P116" s="9"/>
     </row>
     <row r="117" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B117" s="7"/>
-      <c r="C117" s="36"/>
-[...12 lines deleted...]
-      <c r="P117" s="10"/>
+      <c r="C117" s="32"/>
+      <c r="D117" s="33"/>
+      <c r="E117" s="34"/>
+      <c r="F117" s="14"/>
+      <c r="G117" s="14"/>
+      <c r="H117" s="14"/>
+      <c r="I117" s="32"/>
+      <c r="J117" s="33"/>
+      <c r="K117" s="33"/>
+      <c r="L117" s="33"/>
+      <c r="M117" s="33"/>
+      <c r="N117" s="33"/>
+      <c r="O117" s="34"/>
+      <c r="P117" s="9"/>
     </row>
     <row r="118" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B118" s="12"/>
+      <c r="B118" s="10"/>
       <c r="C118" s="3"/>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
-      <c r="H118" s="13"/>
-[...7 lines deleted...]
-      <c r="P118" s="14"/>
+      <c r="H118" s="11"/>
+      <c r="I118" s="11"/>
+      <c r="J118" s="11"/>
+      <c r="K118" s="11"/>
+      <c r="L118" s="11"/>
+      <c r="M118" s="11"/>
+      <c r="N118" s="11"/>
+      <c r="O118" s="11"/>
+      <c r="P118" s="12"/>
     </row>
     <row r="119" spans="2:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C119" s="1"/>
     </row>
     <row r="120" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="4"/>
       <c r="C120" s="5"/>
       <c r="D120" s="5"/>
       <c r="E120" s="5"/>
       <c r="F120" s="5"/>
       <c r="G120" s="5"/>
       <c r="H120" s="5"/>
       <c r="I120" s="5"/>
       <c r="J120" s="5"/>
       <c r="K120" s="5"/>
       <c r="L120" s="5"/>
       <c r="M120" s="5"/>
       <c r="N120" s="5"/>
       <c r="O120" s="5"/>
       <c r="P120" s="6"/>
     </row>
     <row r="121" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
-        <v>35</v>
-[...13 lines deleted...]
-      <c r="P121" s="10"/>
+        <v>8</v>
+      </c>
+      <c r="P121" s="9"/>
     </row>
     <row r="122" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B122" s="7"/>
-      <c r="C122" s="11"/>
-[...12 lines deleted...]
-      <c r="P122" s="10"/>
+      <c r="C122" s="1"/>
+      <c r="P122" s="9"/>
     </row>
     <row r="123" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B123" s="7"/>
-      <c r="C123" s="42" t="s">
-[...15 lines deleted...]
-      <c r="P123" s="10"/>
+      <c r="C123" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D123" s="38"/>
+      <c r="E123" s="38"/>
+      <c r="F123" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="P123" s="9"/>
     </row>
     <row r="124" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B124" s="7"/>
-      <c r="C124" s="43" t="s">
-[...15 lines deleted...]
-      <c r="P124" s="10"/>
+      <c r="C124" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="D124" s="39"/>
+      <c r="E124" s="39"/>
+      <c r="F124" s="13">
+        <v>4</v>
+      </c>
+      <c r="P124" s="9"/>
     </row>
     <row r="125" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B125" s="7"/>
-      <c r="C125" s="11"/>
-[...12 lines deleted...]
-      <c r="P125" s="10"/>
+      <c r="C125" s="1"/>
+      <c r="P125" s="9"/>
     </row>
     <row r="126" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
-        <v>44</v>
-[...12 lines deleted...]
-      <c r="P126" s="10"/>
+        <v>11</v>
+      </c>
+      <c r="P126" s="9"/>
     </row>
     <row r="127" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B127" s="7"/>
-      <c r="C127" s="33"/>
-[...13 lines deleted...]
-      <c r="P127" s="10"/>
+      <c r="C127" s="30"/>
+      <c r="D127" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="P127" s="9"/>
     </row>
     <row r="128" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B128" s="7"/>
-      <c r="C128" s="11"/>
-[...12 lines deleted...]
-      <c r="P128" s="10"/>
+      <c r="C128" s="1"/>
+      <c r="P128" s="9"/>
     </row>
     <row r="129" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
-        <v>36</v>
-[...15 lines deleted...]
-      <c r="P129" s="10"/>
+        <v>13</v>
+      </c>
+      <c r="F129" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="P129" s="9"/>
     </row>
     <row r="130" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B130" s="7"/>
-      <c r="C130" s="11"/>
-[...12 lines deleted...]
-      <c r="P130" s="10"/>
+      <c r="C130" s="1"/>
+      <c r="P130" s="9"/>
     </row>
     <row r="131" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B131" s="7"/>
-      <c r="C131" s="39" t="s">
-[...22 lines deleted...]
-      <c r="P131" s="10"/>
+      <c r="C131" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="D131" s="36"/>
+      <c r="E131" s="37"/>
+      <c r="F131" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G131" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H131" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I131" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J131" s="36"/>
+      <c r="K131" s="36"/>
+      <c r="L131" s="36"/>
+      <c r="M131" s="36"/>
+      <c r="N131" s="36"/>
+      <c r="O131" s="37"/>
+      <c r="P131" s="9"/>
     </row>
     <row r="132" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B132" s="7"/>
-      <c r="C132" s="36"/>
-[...12 lines deleted...]
-      <c r="P132" s="10"/>
+      <c r="C132" s="32"/>
+      <c r="D132" s="33"/>
+      <c r="E132" s="34"/>
+      <c r="F132" s="14"/>
+      <c r="G132" s="14"/>
+      <c r="H132" s="14"/>
+      <c r="I132" s="32"/>
+      <c r="J132" s="33"/>
+      <c r="K132" s="33"/>
+      <c r="L132" s="33"/>
+      <c r="M132" s="33"/>
+      <c r="N132" s="33"/>
+      <c r="O132" s="34"/>
+      <c r="P132" s="9"/>
     </row>
     <row r="133" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B133" s="7"/>
-      <c r="C133" s="36"/>
-[...12 lines deleted...]
-      <c r="P133" s="10"/>
+      <c r="C133" s="32"/>
+      <c r="D133" s="33"/>
+      <c r="E133" s="34"/>
+      <c r="F133" s="14"/>
+      <c r="G133" s="14"/>
+      <c r="H133" s="14"/>
+      <c r="I133" s="32"/>
+      <c r="J133" s="33"/>
+      <c r="K133" s="33"/>
+      <c r="L133" s="33"/>
+      <c r="M133" s="33"/>
+      <c r="N133" s="33"/>
+      <c r="O133" s="34"/>
+      <c r="P133" s="9"/>
     </row>
     <row r="134" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B134" s="7"/>
-      <c r="C134" s="36"/>
-[...12 lines deleted...]
-      <c r="P134" s="10"/>
+      <c r="C134" s="32"/>
+      <c r="D134" s="33"/>
+      <c r="E134" s="34"/>
+      <c r="F134" s="14"/>
+      <c r="G134" s="14"/>
+      <c r="H134" s="14"/>
+      <c r="I134" s="32"/>
+      <c r="J134" s="33"/>
+      <c r="K134" s="33"/>
+      <c r="L134" s="33"/>
+      <c r="M134" s="33"/>
+      <c r="N134" s="33"/>
+      <c r="O134" s="34"/>
+      <c r="P134" s="9"/>
     </row>
     <row r="135" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B135" s="7"/>
-      <c r="C135" s="36"/>
-[...12 lines deleted...]
-      <c r="P135" s="10"/>
+      <c r="C135" s="32"/>
+      <c r="D135" s="33"/>
+      <c r="E135" s="34"/>
+      <c r="F135" s="14"/>
+      <c r="G135" s="14"/>
+      <c r="H135" s="14"/>
+      <c r="I135" s="32"/>
+      <c r="J135" s="33"/>
+      <c r="K135" s="33"/>
+      <c r="L135" s="33"/>
+      <c r="M135" s="33"/>
+      <c r="N135" s="33"/>
+      <c r="O135" s="34"/>
+      <c r="P135" s="9"/>
     </row>
     <row r="136" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B136" s="7"/>
-      <c r="C136" s="36"/>
-[...12 lines deleted...]
-      <c r="P136" s="10"/>
+      <c r="C136" s="32"/>
+      <c r="D136" s="33"/>
+      <c r="E136" s="34"/>
+      <c r="F136" s="14"/>
+      <c r="G136" s="14"/>
+      <c r="H136" s="14"/>
+      <c r="I136" s="32"/>
+      <c r="J136" s="33"/>
+      <c r="K136" s="33"/>
+      <c r="L136" s="33"/>
+      <c r="M136" s="33"/>
+      <c r="N136" s="33"/>
+      <c r="O136" s="34"/>
+      <c r="P136" s="9"/>
     </row>
     <row r="137" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B137" s="12"/>
+      <c r="B137" s="10"/>
       <c r="C137" s="3"/>
       <c r="D137" s="3"/>
       <c r="E137" s="3"/>
       <c r="F137" s="3"/>
       <c r="G137" s="3"/>
-      <c r="H137" s="13"/>
-[...7 lines deleted...]
-      <c r="P137" s="14"/>
+      <c r="H137" s="11"/>
+      <c r="I137" s="11"/>
+      <c r="J137" s="11"/>
+      <c r="K137" s="11"/>
+      <c r="L137" s="11"/>
+      <c r="M137" s="11"/>
+      <c r="N137" s="11"/>
+      <c r="O137" s="11"/>
+      <c r="P137" s="12"/>
     </row>
     <row r="138" spans="2:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C138" s="1"/>
     </row>
     <row r="139" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B139" s="4"/>
       <c r="C139" s="5"/>
       <c r="D139" s="5"/>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
       <c r="J139" s="5"/>
       <c r="K139" s="5"/>
       <c r="L139" s="5"/>
       <c r="M139" s="5"/>
       <c r="N139" s="5"/>
       <c r="O139" s="5"/>
       <c r="P139" s="6"/>
     </row>
     <row r="140" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
-        <v>35</v>
-[...13 lines deleted...]
-      <c r="P140" s="10"/>
+        <v>8</v>
+      </c>
+      <c r="P140" s="9"/>
     </row>
     <row r="141" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B141" s="7"/>
-      <c r="C141" s="11"/>
-[...12 lines deleted...]
-      <c r="P141" s="10"/>
+      <c r="C141" s="1"/>
+      <c r="P141" s="9"/>
     </row>
     <row r="142" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B142" s="7"/>
-      <c r="C142" s="42" t="s">
-[...4 lines deleted...]
-      <c r="F142" s="30" t="s">
+      <c r="C142" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D142" s="38"/>
+      <c r="E142" s="38"/>
+      <c r="F142" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="P142" s="9"/>
+    </row>
+    <row r="143" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B143" s="7"/>
+      <c r="C143" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="H142" s="9"/>
-[...16 lines deleted...]
-      <c r="F143" s="35">
+      <c r="D143" s="39"/>
+      <c r="E143" s="39"/>
+      <c r="F143" s="13">
         <v>4</v>
       </c>
-      <c r="H143" s="9"/>
-[...7 lines deleted...]
-      <c r="P143" s="10"/>
+      <c r="P143" s="9"/>
     </row>
     <row r="144" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B144" s="7"/>
-      <c r="C144" s="11"/>
-[...12 lines deleted...]
-      <c r="P144" s="10"/>
+      <c r="C144" s="1"/>
+      <c r="P144" s="9"/>
     </row>
     <row r="145" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
-        <v>44</v>
-[...12 lines deleted...]
-      <c r="P145" s="10"/>
+        <v>11</v>
+      </c>
+      <c r="P145" s="9"/>
     </row>
     <row r="146" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B146" s="7"/>
-      <c r="C146" s="33"/>
-[...13 lines deleted...]
-      <c r="P146" s="10"/>
+      <c r="C146" s="30"/>
+      <c r="D146" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="P146" s="9"/>
     </row>
     <row r="147" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B147" s="7"/>
-      <c r="C147" s="11"/>
-[...12 lines deleted...]
-      <c r="P147" s="10"/>
+      <c r="C147" s="1"/>
+      <c r="P147" s="9"/>
     </row>
     <row r="148" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B148" s="7"/>
       <c r="C148" s="8" t="s">
-        <v>36</v>
-[...15 lines deleted...]
-      <c r="P148" s="10"/>
+        <v>13</v>
+      </c>
+      <c r="F148" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="P148" s="9"/>
     </row>
     <row r="149" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B149" s="7"/>
-      <c r="C149" s="11"/>
-[...12 lines deleted...]
-      <c r="P149" s="10"/>
+      <c r="C149" s="1"/>
+      <c r="P149" s="9"/>
     </row>
     <row r="150" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B150" s="7"/>
-      <c r="C150" s="39" t="s">
-[...22 lines deleted...]
-      <c r="P150" s="10"/>
+      <c r="C150" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="D150" s="36"/>
+      <c r="E150" s="37"/>
+      <c r="F150" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G150" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H150" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I150" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J150" s="36"/>
+      <c r="K150" s="36"/>
+      <c r="L150" s="36"/>
+      <c r="M150" s="36"/>
+      <c r="N150" s="36"/>
+      <c r="O150" s="37"/>
+      <c r="P150" s="9"/>
     </row>
     <row r="151" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B151" s="7"/>
-      <c r="C151" s="36"/>
-[...12 lines deleted...]
-      <c r="P151" s="10"/>
+      <c r="C151" s="32"/>
+      <c r="D151" s="33"/>
+      <c r="E151" s="34"/>
+      <c r="F151" s="14"/>
+      <c r="G151" s="14"/>
+      <c r="H151" s="14"/>
+      <c r="I151" s="32"/>
+      <c r="J151" s="33"/>
+      <c r="K151" s="33"/>
+      <c r="L151" s="33"/>
+      <c r="M151" s="33"/>
+      <c r="N151" s="33"/>
+      <c r="O151" s="34"/>
+      <c r="P151" s="9"/>
     </row>
     <row r="152" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B152" s="7"/>
-      <c r="C152" s="36"/>
-[...12 lines deleted...]
-      <c r="P152" s="10"/>
+      <c r="C152" s="32"/>
+      <c r="D152" s="33"/>
+      <c r="E152" s="34"/>
+      <c r="F152" s="14"/>
+      <c r="G152" s="14"/>
+      <c r="H152" s="14"/>
+      <c r="I152" s="32"/>
+      <c r="J152" s="33"/>
+      <c r="K152" s="33"/>
+      <c r="L152" s="33"/>
+      <c r="M152" s="33"/>
+      <c r="N152" s="33"/>
+      <c r="O152" s="34"/>
+      <c r="P152" s="9"/>
     </row>
     <row r="153" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B153" s="7"/>
-      <c r="C153" s="36"/>
-[...12 lines deleted...]
-      <c r="P153" s="10"/>
+      <c r="C153" s="32"/>
+      <c r="D153" s="33"/>
+      <c r="E153" s="34"/>
+      <c r="F153" s="14"/>
+      <c r="G153" s="14"/>
+      <c r="H153" s="14"/>
+      <c r="I153" s="32"/>
+      <c r="J153" s="33"/>
+      <c r="K153" s="33"/>
+      <c r="L153" s="33"/>
+      <c r="M153" s="33"/>
+      <c r="N153" s="33"/>
+      <c r="O153" s="34"/>
+      <c r="P153" s="9"/>
     </row>
     <row r="154" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B154" s="7"/>
-      <c r="C154" s="36"/>
-[...12 lines deleted...]
-      <c r="P154" s="10"/>
+      <c r="C154" s="32"/>
+      <c r="D154" s="33"/>
+      <c r="E154" s="34"/>
+      <c r="F154" s="14"/>
+      <c r="G154" s="14"/>
+      <c r="H154" s="14"/>
+      <c r="I154" s="32"/>
+      <c r="J154" s="33"/>
+      <c r="K154" s="33"/>
+      <c r="L154" s="33"/>
+      <c r="M154" s="33"/>
+      <c r="N154" s="33"/>
+      <c r="O154" s="34"/>
+      <c r="P154" s="9"/>
     </row>
     <row r="155" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B155" s="7"/>
-      <c r="C155" s="36"/>
-[...12 lines deleted...]
-      <c r="P155" s="10"/>
+      <c r="C155" s="32"/>
+      <c r="D155" s="33"/>
+      <c r="E155" s="34"/>
+      <c r="F155" s="14"/>
+      <c r="G155" s="14"/>
+      <c r="H155" s="14"/>
+      <c r="I155" s="32"/>
+      <c r="J155" s="33"/>
+      <c r="K155" s="33"/>
+      <c r="L155" s="33"/>
+      <c r="M155" s="33"/>
+      <c r="N155" s="33"/>
+      <c r="O155" s="34"/>
+      <c r="P155" s="9"/>
     </row>
     <row r="156" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B156" s="12"/>
+      <c r="B156" s="10"/>
       <c r="C156" s="3"/>
       <c r="D156" s="3"/>
       <c r="E156" s="3"/>
       <c r="F156" s="3"/>
       <c r="G156" s="3"/>
-      <c r="H156" s="13"/>
-[...7 lines deleted...]
-      <c r="P156" s="14"/>
+      <c r="H156" s="11"/>
+      <c r="I156" s="11"/>
+      <c r="J156" s="11"/>
+      <c r="K156" s="11"/>
+      <c r="L156" s="11"/>
+      <c r="M156" s="11"/>
+      <c r="N156" s="11"/>
+      <c r="O156" s="11"/>
+      <c r="P156" s="12"/>
     </row>
     <row r="157" spans="2:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C157" s="1"/>
     </row>
-    <row r="158" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="P159" s="10"/>
+    <row r="158" spans="2:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C158" s="1"/>
+    </row>
+    <row r="159" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B159" s="4"/>
+      <c r="C159" s="5"/>
+      <c r="D159" s="5"/>
+      <c r="E159" s="5"/>
+      <c r="F159" s="5"/>
+      <c r="G159" s="5"/>
+      <c r="H159" s="5"/>
+      <c r="I159" s="5"/>
+      <c r="J159" s="5"/>
+      <c r="K159" s="5"/>
+      <c r="L159" s="5"/>
+      <c r="M159" s="5"/>
+      <c r="N159" s="5"/>
+      <c r="O159" s="5"/>
+      <c r="P159" s="6"/>
     </row>
     <row r="160" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B160" s="7"/>
-      <c r="C160" s="11"/>
-[...12 lines deleted...]
-      <c r="P160" s="10"/>
+      <c r="C160" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="P160" s="9"/>
     </row>
     <row r="161" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B161" s="7"/>
-      <c r="C161" s="42" t="s">
-[...15 lines deleted...]
-      <c r="P161" s="10"/>
+      <c r="C161" s="1"/>
+      <c r="P161" s="9"/>
     </row>
     <row r="162" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B162" s="7"/>
-      <c r="C162" s="43" t="s">
-[...17 lines deleted...]
-    <row r="163" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="C162" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D162" s="38"/>
+      <c r="E162" s="38"/>
+      <c r="F162" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="P162" s="9"/>
+    </row>
+    <row r="163" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B163" s="7"/>
-      <c r="C163" s="11"/>
-[...12 lines deleted...]
-      <c r="P163" s="10"/>
+      <c r="C163" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="D163" s="39"/>
+      <c r="E163" s="39"/>
+      <c r="F163" s="13">
+        <v>3</v>
+      </c>
+      <c r="P163" s="9"/>
     </row>
     <row r="164" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B164" s="7"/>
-      <c r="C164" s="8" t="s">
-[...13 lines deleted...]
-      <c r="P164" s="10"/>
+      <c r="C164" s="1"/>
+      <c r="P164" s="9"/>
     </row>
     <row r="165" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B165" s="7"/>
-      <c r="C165" s="33"/>
-[...13 lines deleted...]
-      <c r="P165" s="10"/>
+      <c r="C165" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="P165" s="9"/>
     </row>
     <row r="166" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B166" s="7"/>
-      <c r="C166" s="11"/>
-[...12 lines deleted...]
-      <c r="P166" s="10"/>
+      <c r="C166" s="30"/>
+      <c r="D166" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="P166" s="9"/>
     </row>
     <row r="167" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B167" s="7"/>
-      <c r="C167" s="8" t="s">
-[...16 lines deleted...]
-      <c r="P167" s="10"/>
+      <c r="C167" s="1"/>
+      <c r="P167" s="9"/>
     </row>
     <row r="168" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B168" s="7"/>
-      <c r="C168" s="11"/>
-[...14 lines deleted...]
-    <row r="169" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C168" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F168" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="P168" s="9"/>
+    </row>
+    <row r="169" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B169" s="7"/>
-      <c r="C169" s="39" t="s">
-[...24 lines deleted...]
-    <row r="170" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="C169" s="1"/>
+      <c r="P169" s="9"/>
+    </row>
+    <row r="170" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B170" s="7"/>
-      <c r="C170" s="36"/>
-[...12 lines deleted...]
-      <c r="P170" s="10"/>
+      <c r="C170" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="D170" s="36"/>
+      <c r="E170" s="37"/>
+      <c r="F170" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G170" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H170" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I170" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J170" s="36"/>
+      <c r="K170" s="36"/>
+      <c r="L170" s="36"/>
+      <c r="M170" s="36"/>
+      <c r="N170" s="36"/>
+      <c r="O170" s="37"/>
+      <c r="P170" s="9"/>
     </row>
     <row r="171" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B171" s="7"/>
-      <c r="C171" s="36"/>
-[...12 lines deleted...]
-      <c r="P171" s="10"/>
+      <c r="C171" s="32"/>
+      <c r="D171" s="33"/>
+      <c r="E171" s="34"/>
+      <c r="F171" s="14"/>
+      <c r="G171" s="14"/>
+      <c r="H171" s="14"/>
+      <c r="I171" s="32"/>
+      <c r="J171" s="33"/>
+      <c r="K171" s="33"/>
+      <c r="L171" s="33"/>
+      <c r="M171" s="33"/>
+      <c r="N171" s="33"/>
+      <c r="O171" s="34"/>
+      <c r="P171" s="9"/>
     </row>
     <row r="172" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B172" s="7"/>
-      <c r="C172" s="36"/>
-[...12 lines deleted...]
-      <c r="P172" s="10"/>
+      <c r="C172" s="32"/>
+      <c r="D172" s="33"/>
+      <c r="E172" s="34"/>
+      <c r="F172" s="14"/>
+      <c r="G172" s="14"/>
+      <c r="H172" s="14"/>
+      <c r="I172" s="32"/>
+      <c r="J172" s="33"/>
+      <c r="K172" s="33"/>
+      <c r="L172" s="33"/>
+      <c r="M172" s="33"/>
+      <c r="N172" s="33"/>
+      <c r="O172" s="34"/>
+      <c r="P172" s="9"/>
     </row>
     <row r="173" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B173" s="7"/>
-      <c r="C173" s="36"/>
-[...12 lines deleted...]
-      <c r="P173" s="10"/>
+      <c r="C173" s="32"/>
+      <c r="D173" s="33"/>
+      <c r="E173" s="34"/>
+      <c r="F173" s="14"/>
+      <c r="G173" s="14"/>
+      <c r="H173" s="14"/>
+      <c r="I173" s="32"/>
+      <c r="J173" s="33"/>
+      <c r="K173" s="33"/>
+      <c r="L173" s="33"/>
+      <c r="M173" s="33"/>
+      <c r="N173" s="33"/>
+      <c r="O173" s="34"/>
+      <c r="P173" s="9"/>
     </row>
     <row r="174" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B174" s="7"/>
-      <c r="C174" s="36"/>
-[...68 lines deleted...]
-      <c r="P178" s="10"/>
+      <c r="C174" s="32"/>
+      <c r="D174" s="33"/>
+      <c r="E174" s="34"/>
+      <c r="F174" s="14"/>
+      <c r="G174" s="14"/>
+      <c r="H174" s="14"/>
+      <c r="I174" s="32"/>
+      <c r="J174" s="33"/>
+      <c r="K174" s="33"/>
+      <c r="L174" s="33"/>
+      <c r="M174" s="33"/>
+      <c r="N174" s="33"/>
+      <c r="O174" s="34"/>
+      <c r="P174" s="9"/>
+    </row>
+    <row r="175" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B175" s="7"/>
+      <c r="C175" s="32"/>
+      <c r="D175" s="33"/>
+      <c r="E175" s="34"/>
+      <c r="F175" s="14"/>
+      <c r="G175" s="14"/>
+      <c r="H175" s="14"/>
+      <c r="I175" s="32"/>
+      <c r="J175" s="33"/>
+      <c r="K175" s="33"/>
+      <c r="L175" s="33"/>
+      <c r="M175" s="33"/>
+      <c r="N175" s="33"/>
+      <c r="O175" s="34"/>
+      <c r="P175" s="9"/>
+    </row>
+    <row r="176" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B176" s="10"/>
+      <c r="C176" s="3"/>
+      <c r="D176" s="3"/>
+      <c r="E176" s="3"/>
+      <c r="F176" s="3"/>
+      <c r="G176" s="3"/>
+      <c r="H176" s="11"/>
+      <c r="I176" s="11"/>
+      <c r="J176" s="11"/>
+      <c r="K176" s="11"/>
+      <c r="L176" s="11"/>
+      <c r="M176" s="11"/>
+      <c r="N176" s="11"/>
+      <c r="O176" s="11"/>
+      <c r="P176" s="12"/>
+    </row>
+    <row r="177" spans="2:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C177" s="1"/>
+    </row>
+    <row r="178" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B178" s="4"/>
+      <c r="C178" s="5"/>
+      <c r="D178" s="5"/>
+      <c r="E178" s="5"/>
+      <c r="F178" s="5"/>
+      <c r="G178" s="5"/>
+      <c r="H178" s="5"/>
+      <c r="I178" s="5"/>
+      <c r="J178" s="5"/>
+      <c r="K178" s="5"/>
+      <c r="L178" s="5"/>
+      <c r="M178" s="5"/>
+      <c r="N178" s="5"/>
+      <c r="O178" s="5"/>
+      <c r="P178" s="6"/>
     </row>
     <row r="179" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B179" s="7"/>
-      <c r="C179" s="11"/>
-[...12 lines deleted...]
-      <c r="P179" s="10"/>
+      <c r="C179" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="P179" s="9"/>
     </row>
     <row r="180" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B180" s="7"/>
-      <c r="C180" s="42" t="s">
-[...15 lines deleted...]
-      <c r="P180" s="10"/>
+      <c r="C180" s="1"/>
+      <c r="P180" s="9"/>
     </row>
     <row r="181" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B181" s="7"/>
-      <c r="C181" s="43" t="s">
-[...17 lines deleted...]
-    <row r="182" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="C181" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D181" s="38"/>
+      <c r="E181" s="38"/>
+      <c r="F181" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="P181" s="9"/>
+    </row>
+    <row r="182" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B182" s="7"/>
-      <c r="C182" s="11"/>
-[...12 lines deleted...]
-      <c r="P182" s="10"/>
+      <c r="C182" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="D182" s="39"/>
+      <c r="E182" s="39"/>
+      <c r="F182" s="13">
+        <v>3</v>
+      </c>
+      <c r="P182" s="9"/>
     </row>
     <row r="183" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B183" s="7"/>
-      <c r="C183" s="8" t="s">
-[...13 lines deleted...]
-      <c r="P183" s="10"/>
+      <c r="C183" s="1"/>
+      <c r="P183" s="9"/>
     </row>
     <row r="184" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B184" s="7"/>
-      <c r="C184" s="33"/>
-[...13 lines deleted...]
-      <c r="P184" s="10"/>
+      <c r="C184" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="P184" s="9"/>
     </row>
     <row r="185" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B185" s="7"/>
-      <c r="C185" s="11"/>
-[...12 lines deleted...]
-      <c r="P185" s="10"/>
+      <c r="C185" s="30"/>
+      <c r="D185" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="P185" s="9"/>
     </row>
     <row r="186" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B186" s="7"/>
-      <c r="C186" s="8" t="s">
-[...16 lines deleted...]
-      <c r="P186" s="10"/>
+      <c r="C186" s="1"/>
+      <c r="P186" s="9"/>
     </row>
     <row r="187" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B187" s="7"/>
-      <c r="C187" s="11"/>
-[...14 lines deleted...]
-    <row r="188" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C187" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F187" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="P187" s="9"/>
+    </row>
+    <row r="188" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B188" s="7"/>
-      <c r="C188" s="39" t="s">
-[...24 lines deleted...]
-    <row r="189" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="C188" s="1"/>
+      <c r="P188" s="9"/>
+    </row>
+    <row r="189" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B189" s="7"/>
-      <c r="C189" s="36"/>
-[...12 lines deleted...]
-      <c r="P189" s="10"/>
+      <c r="C189" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="D189" s="36"/>
+      <c r="E189" s="37"/>
+      <c r="F189" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G189" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H189" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I189" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J189" s="36"/>
+      <c r="K189" s="36"/>
+      <c r="L189" s="36"/>
+      <c r="M189" s="36"/>
+      <c r="N189" s="36"/>
+      <c r="O189" s="37"/>
+      <c r="P189" s="9"/>
     </row>
     <row r="190" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B190" s="7"/>
-      <c r="C190" s="36"/>
-[...12 lines deleted...]
-      <c r="P190" s="10"/>
+      <c r="C190" s="32"/>
+      <c r="D190" s="33"/>
+      <c r="E190" s="34"/>
+      <c r="F190" s="14"/>
+      <c r="G190" s="14"/>
+      <c r="H190" s="14"/>
+      <c r="I190" s="32"/>
+      <c r="J190" s="33"/>
+      <c r="K190" s="33"/>
+      <c r="L190" s="33"/>
+      <c r="M190" s="33"/>
+      <c r="N190" s="33"/>
+      <c r="O190" s="34"/>
+      <c r="P190" s="9"/>
     </row>
     <row r="191" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B191" s="7"/>
-      <c r="C191" s="36"/>
-[...12 lines deleted...]
-      <c r="P191" s="10"/>
+      <c r="C191" s="32"/>
+      <c r="D191" s="33"/>
+      <c r="E191" s="34"/>
+      <c r="F191" s="14"/>
+      <c r="G191" s="14"/>
+      <c r="H191" s="14"/>
+      <c r="I191" s="32"/>
+      <c r="J191" s="33"/>
+      <c r="K191" s="33"/>
+      <c r="L191" s="33"/>
+      <c r="M191" s="33"/>
+      <c r="N191" s="33"/>
+      <c r="O191" s="34"/>
+      <c r="P191" s="9"/>
     </row>
     <row r="192" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B192" s="7"/>
-      <c r="C192" s="36"/>
-[...12 lines deleted...]
-      <c r="P192" s="10"/>
+      <c r="C192" s="32"/>
+      <c r="D192" s="33"/>
+      <c r="E192" s="34"/>
+      <c r="F192" s="14"/>
+      <c r="G192" s="14"/>
+      <c r="H192" s="14"/>
+      <c r="I192" s="32"/>
+      <c r="J192" s="33"/>
+      <c r="K192" s="33"/>
+      <c r="L192" s="33"/>
+      <c r="M192" s="33"/>
+      <c r="N192" s="33"/>
+      <c r="O192" s="34"/>
+      <c r="P192" s="9"/>
     </row>
     <row r="193" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B193" s="7"/>
-      <c r="C193" s="36"/>
-[...32 lines deleted...]
-      <c r="C195" s="1"/>
+      <c r="C193" s="32"/>
+      <c r="D193" s="33"/>
+      <c r="E193" s="34"/>
+      <c r="F193" s="14"/>
+      <c r="G193" s="14"/>
+      <c r="H193" s="14"/>
+      <c r="I193" s="32"/>
+      <c r="J193" s="33"/>
+      <c r="K193" s="33"/>
+      <c r="L193" s="33"/>
+      <c r="M193" s="33"/>
+      <c r="N193" s="33"/>
+      <c r="O193" s="34"/>
+      <c r="P193" s="9"/>
+    </row>
+    <row r="194" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B194" s="7"/>
+      <c r="C194" s="32"/>
+      <c r="D194" s="33"/>
+      <c r="E194" s="34"/>
+      <c r="F194" s="14"/>
+      <c r="G194" s="14"/>
+      <c r="H194" s="14"/>
+      <c r="I194" s="32"/>
+      <c r="J194" s="33"/>
+      <c r="K194" s="33"/>
+      <c r="L194" s="33"/>
+      <c r="M194" s="33"/>
+      <c r="N194" s="33"/>
+      <c r="O194" s="34"/>
+      <c r="P194" s="9"/>
+    </row>
+    <row r="195" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B195" s="7"/>
+      <c r="C195" s="44"/>
+      <c r="D195" s="44"/>
+      <c r="E195" s="44"/>
+      <c r="F195" s="44"/>
+      <c r="G195" s="44"/>
+      <c r="H195" s="43"/>
+      <c r="I195" s="43"/>
+      <c r="J195" s="43"/>
+      <c r="K195" s="43"/>
+      <c r="L195" s="43"/>
+      <c r="M195" s="43"/>
+      <c r="N195" s="43"/>
+      <c r="O195" s="43"/>
+      <c r="P195" s="9"/>
     </row>
     <row r="196" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B196" s="4"/>
-[...15 lines deleted...]
-    <row r="197" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B196" s="45"/>
+      <c r="C196" s="46"/>
+      <c r="D196" s="46"/>
+      <c r="E196" s="46"/>
+      <c r="F196" s="46"/>
+      <c r="G196" s="46"/>
+      <c r="H196" s="45"/>
+      <c r="I196" s="45"/>
+      <c r="J196" s="45"/>
+      <c r="K196" s="45"/>
+      <c r="L196" s="45"/>
+      <c r="M196" s="45"/>
+      <c r="N196" s="45"/>
+      <c r="O196" s="45"/>
+      <c r="P196" s="45"/>
+    </row>
+    <row r="197" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B197" s="7"/>
-      <c r="C197" s="8" t="s">
-[...14 lines deleted...]
-      <c r="P197" s="10"/>
+      <c r="C197" s="43"/>
+      <c r="D197" s="43"/>
+      <c r="E197" s="43"/>
+      <c r="F197" s="43"/>
+      <c r="G197" s="43"/>
+      <c r="H197" s="43"/>
+      <c r="I197" s="43"/>
+      <c r="J197" s="43"/>
+      <c r="K197" s="43"/>
+      <c r="L197" s="43"/>
+      <c r="M197" s="43"/>
+      <c r="N197" s="43"/>
+      <c r="O197" s="43"/>
+      <c r="P197" s="9"/>
     </row>
     <row r="198" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B198" s="7"/>
-      <c r="C198" s="11"/>
-[...12 lines deleted...]
-      <c r="P198" s="10"/>
+      <c r="C198" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="P198" s="9"/>
     </row>
     <row r="199" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B199" s="7"/>
-      <c r="C199" s="42" t="s">
-[...15 lines deleted...]
-      <c r="P199" s="10"/>
+      <c r="C199" s="1"/>
+      <c r="P199" s="9"/>
     </row>
     <row r="200" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B200" s="7"/>
-      <c r="C200" s="43" t="s">
+      <c r="C200" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="D200" s="43"/>
-[...12 lines deleted...]
-      <c r="P200" s="10"/>
+      <c r="D200" s="38"/>
+      <c r="E200" s="38"/>
+      <c r="F200" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="P200" s="9"/>
     </row>
     <row r="201" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B201" s="7"/>
-      <c r="C201" s="11"/>
-[...12 lines deleted...]
-      <c r="P201" s="10"/>
+      <c r="C201" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="D201" s="39"/>
+      <c r="E201" s="39"/>
+      <c r="F201" s="13">
+        <v>4</v>
+      </c>
+      <c r="P201" s="9"/>
     </row>
     <row r="202" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B202" s="7"/>
-      <c r="C202" s="8" t="s">
-[...13 lines deleted...]
-      <c r="P202" s="10"/>
+      <c r="C202" s="1"/>
+      <c r="P202" s="9"/>
     </row>
     <row r="203" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B203" s="7"/>
-      <c r="C203" s="33"/>
-[...13 lines deleted...]
-      <c r="P203" s="10"/>
+      <c r="C203" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="P203" s="9"/>
     </row>
     <row r="204" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B204" s="7"/>
-      <c r="C204" s="11"/>
-[...12 lines deleted...]
-      <c r="P204" s="10"/>
+      <c r="C204" s="30"/>
+      <c r="D204" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="P204" s="9"/>
     </row>
     <row r="205" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B205" s="7"/>
-      <c r="C205" s="8" t="s">
-[...16 lines deleted...]
-      <c r="P205" s="10"/>
+      <c r="C205" s="1"/>
+      <c r="P205" s="9"/>
     </row>
     <row r="206" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B206" s="7"/>
-      <c r="C206" s="11"/>
-[...14 lines deleted...]
-    <row r="207" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C206" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F206" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="P206" s="9"/>
+    </row>
+    <row r="207" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B207" s="7"/>
-      <c r="C207" s="39" t="s">
-[...24 lines deleted...]
-    <row r="208" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="C207" s="1"/>
+      <c r="P207" s="9"/>
+    </row>
+    <row r="208" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B208" s="7"/>
-      <c r="C208" s="36"/>
-[...12 lines deleted...]
-      <c r="P208" s="10"/>
+      <c r="C208" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="D208" s="36"/>
+      <c r="E208" s="37"/>
+      <c r="F208" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G208" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H208" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I208" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J208" s="36"/>
+      <c r="K208" s="36"/>
+      <c r="L208" s="36"/>
+      <c r="M208" s="36"/>
+      <c r="N208" s="36"/>
+      <c r="O208" s="37"/>
+      <c r="P208" s="9"/>
     </row>
     <row r="209" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B209" s="7"/>
-      <c r="C209" s="36"/>
-[...12 lines deleted...]
-      <c r="P209" s="10"/>
+      <c r="C209" s="32"/>
+      <c r="D209" s="33"/>
+      <c r="E209" s="34"/>
+      <c r="F209" s="14"/>
+      <c r="G209" s="14"/>
+      <c r="H209" s="14"/>
+      <c r="I209" s="32"/>
+      <c r="J209" s="33"/>
+      <c r="K209" s="33"/>
+      <c r="L209" s="33"/>
+      <c r="M209" s="33"/>
+      <c r="N209" s="33"/>
+      <c r="O209" s="34"/>
+      <c r="P209" s="9"/>
     </row>
     <row r="210" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B210" s="7"/>
-      <c r="C210" s="36"/>
-[...12 lines deleted...]
-      <c r="P210" s="10"/>
+      <c r="C210" s="32"/>
+      <c r="D210" s="33"/>
+      <c r="E210" s="34"/>
+      <c r="F210" s="14"/>
+      <c r="G210" s="14"/>
+      <c r="H210" s="14"/>
+      <c r="I210" s="32"/>
+      <c r="J210" s="33"/>
+      <c r="K210" s="33"/>
+      <c r="L210" s="33"/>
+      <c r="M210" s="33"/>
+      <c r="N210" s="33"/>
+      <c r="O210" s="34"/>
+      <c r="P210" s="9"/>
     </row>
     <row r="211" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B211" s="7"/>
-      <c r="C211" s="36"/>
-[...12 lines deleted...]
-      <c r="P211" s="10"/>
+      <c r="C211" s="32"/>
+      <c r="D211" s="33"/>
+      <c r="E211" s="34"/>
+      <c r="F211" s="14"/>
+      <c r="G211" s="14"/>
+      <c r="H211" s="14"/>
+      <c r="I211" s="32"/>
+      <c r="J211" s="33"/>
+      <c r="K211" s="33"/>
+      <c r="L211" s="33"/>
+      <c r="M211" s="33"/>
+      <c r="N211" s="33"/>
+      <c r="O211" s="34"/>
+      <c r="P211" s="9"/>
     </row>
     <row r="212" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B212" s="7"/>
-      <c r="C212" s="36"/>
-[...51 lines deleted...]
-    <row r="216" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="C212" s="32"/>
+      <c r="D212" s="33"/>
+      <c r="E212" s="34"/>
+      <c r="F212" s="14"/>
+      <c r="G212" s="14"/>
+      <c r="H212" s="14"/>
+      <c r="I212" s="32"/>
+      <c r="J212" s="33"/>
+      <c r="K212" s="33"/>
+      <c r="L212" s="33"/>
+      <c r="M212" s="33"/>
+      <c r="N212" s="33"/>
+      <c r="O212" s="34"/>
+      <c r="P212" s="9"/>
+    </row>
+    <row r="213" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B213" s="7"/>
+      <c r="C213" s="32"/>
+      <c r="D213" s="33"/>
+      <c r="E213" s="34"/>
+      <c r="F213" s="14"/>
+      <c r="G213" s="14"/>
+      <c r="H213" s="14"/>
+      <c r="I213" s="32"/>
+      <c r="J213" s="33"/>
+      <c r="K213" s="33"/>
+      <c r="L213" s="33"/>
+      <c r="M213" s="33"/>
+      <c r="N213" s="33"/>
+      <c r="O213" s="34"/>
+      <c r="P213" s="9"/>
+    </row>
+    <row r="214" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B214" s="7"/>
+      <c r="C214" s="44"/>
+      <c r="D214" s="44"/>
+      <c r="E214" s="44"/>
+      <c r="F214" s="44"/>
+      <c r="G214" s="44"/>
+      <c r="H214" s="43"/>
+      <c r="I214" s="43"/>
+      <c r="J214" s="43"/>
+      <c r="K214" s="43"/>
+      <c r="L214" s="43"/>
+      <c r="M214" s="43"/>
+      <c r="N214" s="43"/>
+      <c r="O214" s="43"/>
+      <c r="P214" s="9"/>
+    </row>
+    <row r="215" spans="2:16" s="43" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B215" s="45"/>
+      <c r="C215" s="46"/>
+      <c r="D215" s="46"/>
+      <c r="E215" s="46"/>
+      <c r="F215" s="46"/>
+      <c r="G215" s="46"/>
+      <c r="H215" s="45"/>
+      <c r="I215" s="45"/>
+      <c r="J215" s="45"/>
+      <c r="K215" s="45"/>
+      <c r="L215" s="45"/>
+      <c r="M215" s="45"/>
+      <c r="N215" s="45"/>
+      <c r="O215" s="45"/>
+      <c r="P215" s="45"/>
+    </row>
+    <row r="216" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B216" s="7"/>
-      <c r="C216" s="8" t="s">
-[...14 lines deleted...]
-      <c r="P216" s="10"/>
+      <c r="C216" s="43"/>
+      <c r="D216" s="43"/>
+      <c r="E216" s="43"/>
+      <c r="F216" s="43"/>
+      <c r="G216" s="43"/>
+      <c r="H216" s="43"/>
+      <c r="I216" s="43"/>
+      <c r="J216" s="43"/>
+      <c r="K216" s="43"/>
+      <c r="L216" s="43"/>
+      <c r="M216" s="43"/>
+      <c r="N216" s="43"/>
+      <c r="O216" s="43"/>
+      <c r="P216" s="9"/>
     </row>
     <row r="217" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B217" s="7"/>
-      <c r="C217" s="11"/>
-[...12 lines deleted...]
-      <c r="P217" s="10"/>
+      <c r="C217" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="P217" s="9"/>
     </row>
     <row r="218" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B218" s="7"/>
-      <c r="C218" s="42" t="s">
-[...17 lines deleted...]
-    <row r="219" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C218" s="1"/>
+      <c r="P218" s="9"/>
+    </row>
+    <row r="219" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B219" s="7"/>
-      <c r="C219" s="43" t="s">
+      <c r="C219" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D219" s="38"/>
+      <c r="E219" s="38"/>
+      <c r="F219" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D219" s="43"/>
-[...12 lines deleted...]
-      <c r="P219" s="10"/>
+      <c r="P219" s="9"/>
     </row>
     <row r="220" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B220" s="7"/>
-      <c r="C220" s="11"/>
-[...12 lines deleted...]
-      <c r="P220" s="10"/>
+      <c r="C220" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="D220" s="39"/>
+      <c r="E220" s="39"/>
+      <c r="F220" s="13">
+        <v>4</v>
+      </c>
+      <c r="P220" s="9"/>
     </row>
     <row r="221" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B221" s="7"/>
-      <c r="C221" s="8" t="s">
-[...13 lines deleted...]
-      <c r="P221" s="10"/>
+      <c r="C221" s="1"/>
+      <c r="P221" s="9"/>
     </row>
     <row r="222" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B222" s="7"/>
-      <c r="C222" s="33"/>
-[...13 lines deleted...]
-      <c r="P222" s="10"/>
+      <c r="C222" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="P222" s="9"/>
     </row>
     <row r="223" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B223" s="7"/>
-      <c r="C223" s="11"/>
-[...12 lines deleted...]
-      <c r="P223" s="10"/>
+      <c r="C223" s="30"/>
+      <c r="D223" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="P223" s="9"/>
     </row>
     <row r="224" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B224" s="7"/>
-      <c r="C224" s="8" t="s">
-[...16 lines deleted...]
-      <c r="P224" s="10"/>
+      <c r="C224" s="1"/>
+      <c r="P224" s="9"/>
     </row>
     <row r="225" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B225" s="7"/>
-      <c r="C225" s="11"/>
-[...14 lines deleted...]
-    <row r="226" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C225" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F225" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="P225" s="9"/>
+    </row>
+    <row r="226" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B226" s="7"/>
-      <c r="C226" s="39" t="s">
-[...24 lines deleted...]
-    <row r="227" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="C226" s="1"/>
+      <c r="P226" s="9"/>
+    </row>
+    <row r="227" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B227" s="7"/>
-      <c r="C227" s="36"/>
-[...12 lines deleted...]
-      <c r="P227" s="10"/>
+      <c r="C227" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="D227" s="36"/>
+      <c r="E227" s="37"/>
+      <c r="F227" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G227" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H227" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I227" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J227" s="36"/>
+      <c r="K227" s="36"/>
+      <c r="L227" s="36"/>
+      <c r="M227" s="36"/>
+      <c r="N227" s="36"/>
+      <c r="O227" s="37"/>
+      <c r="P227" s="9"/>
     </row>
     <row r="228" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B228" s="7"/>
-      <c r="C228" s="36"/>
-[...12 lines deleted...]
-      <c r="P228" s="10"/>
+      <c r="C228" s="32"/>
+      <c r="D228" s="33"/>
+      <c r="E228" s="34"/>
+      <c r="F228" s="14"/>
+      <c r="G228" s="14"/>
+      <c r="H228" s="14"/>
+      <c r="I228" s="32"/>
+      <c r="J228" s="33"/>
+      <c r="K228" s="33"/>
+      <c r="L228" s="33"/>
+      <c r="M228" s="33"/>
+      <c r="N228" s="33"/>
+      <c r="O228" s="34"/>
+      <c r="P228" s="9"/>
     </row>
     <row r="229" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B229" s="7"/>
-      <c r="C229" s="36"/>
-[...12 lines deleted...]
-      <c r="P229" s="10"/>
+      <c r="C229" s="32"/>
+      <c r="D229" s="33"/>
+      <c r="E229" s="34"/>
+      <c r="F229" s="14"/>
+      <c r="G229" s="14"/>
+      <c r="H229" s="14"/>
+      <c r="I229" s="32"/>
+      <c r="J229" s="33"/>
+      <c r="K229" s="33"/>
+      <c r="L229" s="33"/>
+      <c r="M229" s="33"/>
+      <c r="N229" s="33"/>
+      <c r="O229" s="34"/>
+      <c r="P229" s="9"/>
     </row>
     <row r="230" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B230" s="7"/>
-      <c r="C230" s="36"/>
-[...12 lines deleted...]
-      <c r="P230" s="10"/>
+      <c r="C230" s="32"/>
+      <c r="D230" s="33"/>
+      <c r="E230" s="34"/>
+      <c r="F230" s="14"/>
+      <c r="G230" s="14"/>
+      <c r="H230" s="14"/>
+      <c r="I230" s="32"/>
+      <c r="J230" s="33"/>
+      <c r="K230" s="33"/>
+      <c r="L230" s="33"/>
+      <c r="M230" s="33"/>
+      <c r="N230" s="33"/>
+      <c r="O230" s="34"/>
+      <c r="P230" s="9"/>
     </row>
     <row r="231" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B231" s="7"/>
-      <c r="C231" s="36"/>
-[...68 lines deleted...]
-      <c r="P235" s="10"/>
+      <c r="C231" s="32"/>
+      <c r="D231" s="33"/>
+      <c r="E231" s="34"/>
+      <c r="F231" s="14"/>
+      <c r="G231" s="14"/>
+      <c r="H231" s="14"/>
+      <c r="I231" s="32"/>
+      <c r="J231" s="33"/>
+      <c r="K231" s="33"/>
+      <c r="L231" s="33"/>
+      <c r="M231" s="33"/>
+      <c r="N231" s="33"/>
+      <c r="O231" s="34"/>
+      <c r="P231" s="9"/>
+    </row>
+    <row r="232" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B232" s="7"/>
+      <c r="C232" s="32"/>
+      <c r="D232" s="33"/>
+      <c r="E232" s="34"/>
+      <c r="F232" s="14"/>
+      <c r="G232" s="14"/>
+      <c r="H232" s="14"/>
+      <c r="I232" s="32"/>
+      <c r="J232" s="33"/>
+      <c r="K232" s="33"/>
+      <c r="L232" s="33"/>
+      <c r="M232" s="33"/>
+      <c r="N232" s="33"/>
+      <c r="O232" s="34"/>
+      <c r="P232" s="9"/>
+    </row>
+    <row r="233" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B233" s="10"/>
+      <c r="C233" s="3"/>
+      <c r="D233" s="3"/>
+      <c r="E233" s="3"/>
+      <c r="F233" s="3"/>
+      <c r="G233" s="3"/>
+      <c r="H233" s="11"/>
+      <c r="I233" s="11"/>
+      <c r="J233" s="11"/>
+      <c r="K233" s="11"/>
+      <c r="L233" s="11"/>
+      <c r="M233" s="11"/>
+      <c r="N233" s="11"/>
+      <c r="O233" s="11"/>
+      <c r="P233" s="12"/>
+    </row>
+    <row r="234" spans="2:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C234" s="1"/>
+    </row>
+    <row r="235" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B235" s="4"/>
+      <c r="C235" s="5"/>
+      <c r="D235" s="5"/>
+      <c r="E235" s="5"/>
+      <c r="F235" s="5"/>
+      <c r="G235" s="5"/>
+      <c r="H235" s="5"/>
+      <c r="I235" s="5"/>
+      <c r="J235" s="5"/>
+      <c r="K235" s="5"/>
+      <c r="L235" s="5"/>
+      <c r="M235" s="5"/>
+      <c r="N235" s="5"/>
+      <c r="O235" s="5"/>
+      <c r="P235" s="6"/>
     </row>
     <row r="236" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B236" s="7"/>
-      <c r="C236" s="11"/>
-[...12 lines deleted...]
-      <c r="P236" s="10"/>
+      <c r="C236" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="P236" s="9"/>
     </row>
     <row r="237" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B237" s="7"/>
-      <c r="C237" s="42" t="s">
-[...17 lines deleted...]
-    <row r="238" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C237" s="1"/>
+      <c r="P237" s="9"/>
+    </row>
+    <row r="238" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B238" s="7"/>
-      <c r="C238" s="43" t="s">
-[...17 lines deleted...]
-    <row r="239" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="C238" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D238" s="38"/>
+      <c r="E238" s="38"/>
+      <c r="F238" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="P238" s="9"/>
+    </row>
+    <row r="239" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B239" s="7"/>
-      <c r="C239" s="11"/>
-[...12 lines deleted...]
-      <c r="P239" s="10"/>
+      <c r="C239" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="D239" s="39"/>
+      <c r="E239" s="39"/>
+      <c r="F239" s="13">
+        <v>4</v>
+      </c>
+      <c r="P239" s="9"/>
     </row>
     <row r="240" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B240" s="7"/>
-      <c r="C240" s="8" t="s">
-[...13 lines deleted...]
-      <c r="P240" s="10"/>
+      <c r="C240" s="1"/>
+      <c r="P240" s="9"/>
     </row>
     <row r="241" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B241" s="7"/>
-      <c r="C241" s="33"/>
-[...13 lines deleted...]
-      <c r="P241" s="10"/>
+      <c r="C241" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="P241" s="9"/>
     </row>
     <row r="242" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B242" s="7"/>
-      <c r="C242" s="11"/>
-[...12 lines deleted...]
-      <c r="P242" s="10"/>
+      <c r="C242" s="30"/>
+      <c r="D242" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="P242" s="9"/>
     </row>
     <row r="243" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B243" s="7"/>
-      <c r="C243" s="8" t="s">
-[...16 lines deleted...]
-      <c r="P243" s="10"/>
+      <c r="C243" s="1"/>
+      <c r="P243" s="9"/>
     </row>
     <row r="244" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B244" s="7"/>
-      <c r="C244" s="11"/>
-[...14 lines deleted...]
-    <row r="245" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C244" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F244" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="P244" s="9"/>
+    </row>
+    <row r="245" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B245" s="7"/>
-      <c r="C245" s="39" t="s">
-[...24 lines deleted...]
-    <row r="246" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="C245" s="1"/>
+      <c r="P245" s="9"/>
+    </row>
+    <row r="246" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B246" s="7"/>
-      <c r="C246" s="36"/>
-[...12 lines deleted...]
-      <c r="P246" s="10"/>
+      <c r="C246" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="D246" s="36"/>
+      <c r="E246" s="37"/>
+      <c r="F246" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G246" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H246" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I246" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J246" s="36"/>
+      <c r="K246" s="36"/>
+      <c r="L246" s="36"/>
+      <c r="M246" s="36"/>
+      <c r="N246" s="36"/>
+      <c r="O246" s="37"/>
+      <c r="P246" s="9"/>
     </row>
     <row r="247" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B247" s="7"/>
-      <c r="C247" s="36"/>
-[...12 lines deleted...]
-      <c r="P247" s="10"/>
+      <c r="C247" s="32"/>
+      <c r="D247" s="33"/>
+      <c r="E247" s="34"/>
+      <c r="F247" s="14"/>
+      <c r="G247" s="14"/>
+      <c r="H247" s="14"/>
+      <c r="I247" s="32"/>
+      <c r="J247" s="33"/>
+      <c r="K247" s="33"/>
+      <c r="L247" s="33"/>
+      <c r="M247" s="33"/>
+      <c r="N247" s="33"/>
+      <c r="O247" s="34"/>
+      <c r="P247" s="9"/>
     </row>
     <row r="248" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B248" s="7"/>
-      <c r="C248" s="36"/>
-[...12 lines deleted...]
-      <c r="P248" s="10"/>
+      <c r="C248" s="32"/>
+      <c r="D248" s="33"/>
+      <c r="E248" s="34"/>
+      <c r="F248" s="14"/>
+      <c r="G248" s="14"/>
+      <c r="H248" s="14"/>
+      <c r="I248" s="32"/>
+      <c r="J248" s="33"/>
+      <c r="K248" s="33"/>
+      <c r="L248" s="33"/>
+      <c r="M248" s="33"/>
+      <c r="N248" s="33"/>
+      <c r="O248" s="34"/>
+      <c r="P248" s="9"/>
     </row>
     <row r="249" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B249" s="7"/>
-      <c r="C249" s="36"/>
-[...12 lines deleted...]
-      <c r="P249" s="10"/>
+      <c r="C249" s="32"/>
+      <c r="D249" s="33"/>
+      <c r="E249" s="34"/>
+      <c r="F249" s="14"/>
+      <c r="G249" s="14"/>
+      <c r="H249" s="14"/>
+      <c r="I249" s="32"/>
+      <c r="J249" s="33"/>
+      <c r="K249" s="33"/>
+      <c r="L249" s="33"/>
+      <c r="M249" s="33"/>
+      <c r="N249" s="33"/>
+      <c r="O249" s="34"/>
+      <c r="P249" s="9"/>
     </row>
     <row r="250" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B250" s="7"/>
-      <c r="C250" s="36"/>
-[...5026 lines deleted...]
-    <row r="537" spans="2:16" x14ac:dyDescent="0.25"/>
+      <c r="C250" s="32"/>
+      <c r="D250" s="33"/>
+      <c r="E250" s="34"/>
+      <c r="F250" s="14"/>
+      <c r="G250" s="14"/>
+      <c r="H250" s="14"/>
+      <c r="I250" s="32"/>
+      <c r="J250" s="33"/>
+      <c r="K250" s="33"/>
+      <c r="L250" s="33"/>
+      <c r="M250" s="33"/>
+      <c r="N250" s="33"/>
+      <c r="O250" s="34"/>
+      <c r="P250" s="9"/>
+    </row>
+    <row r="251" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B251" s="7"/>
+      <c r="C251" s="32"/>
+      <c r="D251" s="33"/>
+      <c r="E251" s="34"/>
+      <c r="F251" s="14"/>
+      <c r="G251" s="14"/>
+      <c r="H251" s="14"/>
+      <c r="I251" s="32"/>
+      <c r="J251" s="33"/>
+      <c r="K251" s="33"/>
+      <c r="L251" s="33"/>
+      <c r="M251" s="33"/>
+      <c r="N251" s="33"/>
+      <c r="O251" s="34"/>
+      <c r="P251" s="9"/>
+    </row>
+    <row r="252" spans="2:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B252" s="10"/>
+      <c r="C252" s="3"/>
+      <c r="D252" s="3"/>
+      <c r="E252" s="3"/>
+      <c r="F252" s="3"/>
+      <c r="G252" s="3"/>
+      <c r="H252" s="11"/>
+      <c r="I252" s="11"/>
+      <c r="J252" s="11"/>
+      <c r="K252" s="11"/>
+      <c r="L252" s="11"/>
+      <c r="M252" s="11"/>
+      <c r="N252" s="11"/>
+      <c r="O252" s="11"/>
+      <c r="P252" s="12"/>
+    </row>
+    <row r="253" spans="2:16" x14ac:dyDescent="0.25"/>
+    <row r="254" spans="2:16" x14ac:dyDescent="0.25"/>
+    <row r="255" spans="2:16" x14ac:dyDescent="0.25"/>
+    <row r="256" spans="2:16" x14ac:dyDescent="0.25"/>
+    <row r="257" x14ac:dyDescent="0.25"/>
+    <row r="258" x14ac:dyDescent="0.25"/>
+    <row r="259" x14ac:dyDescent="0.25"/>
+    <row r="260" x14ac:dyDescent="0.25"/>
+    <row r="261" x14ac:dyDescent="0.25"/>
+    <row r="262" x14ac:dyDescent="0.25"/>
+    <row r="263" x14ac:dyDescent="0.25"/>
+    <row r="264" x14ac:dyDescent="0.25"/>
+    <row r="265" x14ac:dyDescent="0.25"/>
+    <row r="266" x14ac:dyDescent="0.25"/>
+    <row r="267" x14ac:dyDescent="0.25"/>
+    <row r="268" x14ac:dyDescent="0.25"/>
+    <row r="269" x14ac:dyDescent="0.25"/>
+    <row r="270" x14ac:dyDescent="0.25"/>
+    <row r="271" x14ac:dyDescent="0.25"/>
+    <row r="272" x14ac:dyDescent="0.25"/>
+    <row r="273" x14ac:dyDescent="0.25"/>
+    <row r="274" x14ac:dyDescent="0.25"/>
+    <row r="275" x14ac:dyDescent="0.25"/>
+    <row r="276" x14ac:dyDescent="0.25"/>
+    <row r="277" x14ac:dyDescent="0.25"/>
+    <row r="278" x14ac:dyDescent="0.25"/>
+    <row r="279" x14ac:dyDescent="0.25"/>
+    <row r="280" x14ac:dyDescent="0.25"/>
+    <row r="281" x14ac:dyDescent="0.25"/>
+    <row r="282" x14ac:dyDescent="0.25"/>
+    <row r="283" x14ac:dyDescent="0.25"/>
+    <row r="284" x14ac:dyDescent="0.25"/>
+    <row r="285" x14ac:dyDescent="0.25"/>
+    <row r="286" x14ac:dyDescent="0.25"/>
+    <row r="287" x14ac:dyDescent="0.25"/>
+    <row r="288" x14ac:dyDescent="0.25"/>
+    <row r="289" x14ac:dyDescent="0.25"/>
+    <row r="290" x14ac:dyDescent="0.25"/>
+    <row r="291" x14ac:dyDescent="0.25"/>
+    <row r="292" x14ac:dyDescent="0.25"/>
+    <row r="293" x14ac:dyDescent="0.25"/>
+    <row r="294" x14ac:dyDescent="0.25"/>
+    <row r="295" x14ac:dyDescent="0.25"/>
+    <row r="296" x14ac:dyDescent="0.25"/>
+    <row r="297" x14ac:dyDescent="0.25"/>
+    <row r="298" x14ac:dyDescent="0.25"/>
+    <row r="299" x14ac:dyDescent="0.25"/>
+    <row r="300" x14ac:dyDescent="0.25"/>
+    <row r="301" x14ac:dyDescent="0.25"/>
+    <row r="302" x14ac:dyDescent="0.25"/>
+    <row r="303" x14ac:dyDescent="0.25"/>
+    <row r="304" x14ac:dyDescent="0.25"/>
+    <row r="305" x14ac:dyDescent="0.25"/>
+    <row r="306" x14ac:dyDescent="0.25"/>
+    <row r="307" x14ac:dyDescent="0.25"/>
+    <row r="308" x14ac:dyDescent="0.25"/>
+    <row r="309" x14ac:dyDescent="0.25"/>
+    <row r="310" x14ac:dyDescent="0.25"/>
+    <row r="311" x14ac:dyDescent="0.25"/>
+    <row r="312" x14ac:dyDescent="0.25"/>
+    <row r="313" x14ac:dyDescent="0.25"/>
+    <row r="314" x14ac:dyDescent="0.25"/>
+    <row r="315" x14ac:dyDescent="0.25"/>
+    <row r="316" x14ac:dyDescent="0.25"/>
+    <row r="317" x14ac:dyDescent="0.25"/>
+    <row r="318" x14ac:dyDescent="0.25"/>
+    <row r="319" x14ac:dyDescent="0.25"/>
+    <row r="320" x14ac:dyDescent="0.25"/>
+    <row r="321" x14ac:dyDescent="0.25"/>
+    <row r="322" x14ac:dyDescent="0.25"/>
+    <row r="323" x14ac:dyDescent="0.25"/>
+    <row r="324" x14ac:dyDescent="0.25"/>
+    <row r="325" x14ac:dyDescent="0.25"/>
+    <row r="326" x14ac:dyDescent="0.25"/>
+    <row r="327" x14ac:dyDescent="0.25"/>
+    <row r="328" x14ac:dyDescent="0.25"/>
+    <row r="329" x14ac:dyDescent="0.25"/>
+    <row r="330" x14ac:dyDescent="0.25"/>
+    <row r="331" x14ac:dyDescent="0.25"/>
+    <row r="332" x14ac:dyDescent="0.25"/>
+    <row r="333" x14ac:dyDescent="0.25"/>
+    <row r="334" x14ac:dyDescent="0.25"/>
+    <row r="335" x14ac:dyDescent="0.25"/>
+    <row r="336" x14ac:dyDescent="0.25"/>
+    <row r="337" x14ac:dyDescent="0.25"/>
+    <row r="338" x14ac:dyDescent="0.25"/>
+    <row r="339" x14ac:dyDescent="0.25"/>
+    <row r="340" x14ac:dyDescent="0.25"/>
+    <row r="341" x14ac:dyDescent="0.25"/>
+    <row r="342" x14ac:dyDescent="0.25"/>
+    <row r="343" x14ac:dyDescent="0.25"/>
+    <row r="344" x14ac:dyDescent="0.25"/>
+    <row r="345" x14ac:dyDescent="0.25"/>
+    <row r="346" x14ac:dyDescent="0.25"/>
+    <row r="347" x14ac:dyDescent="0.25"/>
+    <row r="348" x14ac:dyDescent="0.25"/>
+    <row r="349" x14ac:dyDescent="0.25"/>
+    <row r="350" x14ac:dyDescent="0.25"/>
+    <row r="351" x14ac:dyDescent="0.25"/>
+    <row r="352" x14ac:dyDescent="0.25"/>
+    <row r="353" x14ac:dyDescent="0.25"/>
+    <row r="354" x14ac:dyDescent="0.25"/>
+    <row r="355" x14ac:dyDescent="0.25"/>
+    <row r="356" x14ac:dyDescent="0.25"/>
+    <row r="357" x14ac:dyDescent="0.25"/>
+    <row r="358" x14ac:dyDescent="0.25"/>
+    <row r="359" x14ac:dyDescent="0.25"/>
+    <row r="360" x14ac:dyDescent="0.25"/>
+    <row r="361" x14ac:dyDescent="0.25"/>
+    <row r="362" x14ac:dyDescent="0.25"/>
+    <row r="363" x14ac:dyDescent="0.25"/>
+    <row r="364" x14ac:dyDescent="0.25"/>
+    <row r="365" x14ac:dyDescent="0.25"/>
+    <row r="366" x14ac:dyDescent="0.25"/>
+    <row r="367" x14ac:dyDescent="0.25"/>
+    <row r="368" x14ac:dyDescent="0.25"/>
+    <row r="369" x14ac:dyDescent="0.25"/>
+    <row r="370" x14ac:dyDescent="0.25"/>
+    <row r="371" x14ac:dyDescent="0.25"/>
+    <row r="372" x14ac:dyDescent="0.25"/>
+    <row r="373" x14ac:dyDescent="0.25"/>
+    <row r="374" x14ac:dyDescent="0.25"/>
+    <row r="375" x14ac:dyDescent="0.25"/>
+    <row r="376" x14ac:dyDescent="0.25"/>
+    <row r="377" x14ac:dyDescent="0.25"/>
+    <row r="378" x14ac:dyDescent="0.25"/>
+    <row r="379" x14ac:dyDescent="0.25"/>
+    <row r="380" x14ac:dyDescent="0.25"/>
+    <row r="381" x14ac:dyDescent="0.25"/>
+    <row r="382" x14ac:dyDescent="0.25"/>
+    <row r="383" x14ac:dyDescent="0.25"/>
+    <row r="384" x14ac:dyDescent="0.25"/>
+    <row r="385" x14ac:dyDescent="0.25"/>
+    <row r="386" x14ac:dyDescent="0.25"/>
+    <row r="387" x14ac:dyDescent="0.25"/>
+    <row r="388" x14ac:dyDescent="0.25"/>
+    <row r="389" x14ac:dyDescent="0.25"/>
+    <row r="390" x14ac:dyDescent="0.25"/>
+    <row r="391" x14ac:dyDescent="0.25"/>
+    <row r="392" x14ac:dyDescent="0.25"/>
+    <row r="393" x14ac:dyDescent="0.25"/>
+    <row r="394" x14ac:dyDescent="0.25"/>
+    <row r="395" x14ac:dyDescent="0.25"/>
+    <row r="396" x14ac:dyDescent="0.25"/>
+    <row r="397" x14ac:dyDescent="0.25"/>
+    <row r="398" x14ac:dyDescent="0.25"/>
+    <row r="399" x14ac:dyDescent="0.25"/>
+    <row r="400" x14ac:dyDescent="0.25"/>
+    <row r="401" x14ac:dyDescent="0.25"/>
+    <row r="402" x14ac:dyDescent="0.25"/>
+    <row r="403" x14ac:dyDescent="0.25"/>
+    <row r="404" x14ac:dyDescent="0.25"/>
+    <row r="405" x14ac:dyDescent="0.25"/>
+    <row r="406" x14ac:dyDescent="0.25"/>
+    <row r="407" x14ac:dyDescent="0.25"/>
+    <row r="408" x14ac:dyDescent="0.25"/>
+    <row r="409" x14ac:dyDescent="0.25"/>
+    <row r="410" x14ac:dyDescent="0.25"/>
+    <row r="411" x14ac:dyDescent="0.25"/>
+    <row r="412" x14ac:dyDescent="0.25"/>
+    <row r="413" x14ac:dyDescent="0.25"/>
+    <row r="414" x14ac:dyDescent="0.25"/>
+    <row r="415" x14ac:dyDescent="0.25"/>
+    <row r="416" x14ac:dyDescent="0.25"/>
+    <row r="417" x14ac:dyDescent="0.25"/>
+    <row r="418" x14ac:dyDescent="0.25"/>
+    <row r="419" x14ac:dyDescent="0.25"/>
+    <row r="420" x14ac:dyDescent="0.25"/>
+    <row r="421" x14ac:dyDescent="0.25"/>
+    <row r="422" x14ac:dyDescent="0.25"/>
+    <row r="423" x14ac:dyDescent="0.25"/>
+    <row r="424" x14ac:dyDescent="0.25"/>
+    <row r="425" x14ac:dyDescent="0.25"/>
+    <row r="426" x14ac:dyDescent="0.25"/>
+    <row r="427" x14ac:dyDescent="0.25"/>
+    <row r="428" x14ac:dyDescent="0.25"/>
+    <row r="429" x14ac:dyDescent="0.25"/>
+    <row r="430" x14ac:dyDescent="0.25"/>
+    <row r="431" x14ac:dyDescent="0.25"/>
+    <row r="432" x14ac:dyDescent="0.25"/>
+    <row r="433" x14ac:dyDescent="0.25"/>
+    <row r="434" x14ac:dyDescent="0.25"/>
+    <row r="435" x14ac:dyDescent="0.25"/>
+    <row r="436" x14ac:dyDescent="0.25"/>
+    <row r="437" x14ac:dyDescent="0.25"/>
+    <row r="438" x14ac:dyDescent="0.25"/>
+    <row r="439" x14ac:dyDescent="0.25"/>
+    <row r="440" x14ac:dyDescent="0.25"/>
+    <row r="441" x14ac:dyDescent="0.25"/>
+    <row r="442" x14ac:dyDescent="0.25"/>
+    <row r="443" x14ac:dyDescent="0.25"/>
+    <row r="444" x14ac:dyDescent="0.25"/>
+    <row r="445" x14ac:dyDescent="0.25"/>
+    <row r="446" x14ac:dyDescent="0.25"/>
+    <row r="447" x14ac:dyDescent="0.25"/>
+    <row r="448" x14ac:dyDescent="0.25"/>
+    <row r="449" x14ac:dyDescent="0.25"/>
+    <row r="450" x14ac:dyDescent="0.25"/>
+    <row r="451" x14ac:dyDescent="0.25"/>
+    <row r="452" x14ac:dyDescent="0.25"/>
+    <row r="453" x14ac:dyDescent="0.25"/>
+    <row r="454" x14ac:dyDescent="0.25"/>
+    <row r="455" x14ac:dyDescent="0.25"/>
+    <row r="456" x14ac:dyDescent="0.25"/>
+    <row r="457" x14ac:dyDescent="0.25"/>
+    <row r="458" x14ac:dyDescent="0.25"/>
+    <row r="459" x14ac:dyDescent="0.25"/>
+    <row r="460" x14ac:dyDescent="0.25"/>
+    <row r="461" x14ac:dyDescent="0.25"/>
+    <row r="462" x14ac:dyDescent="0.25"/>
+    <row r="463" x14ac:dyDescent="0.25"/>
+    <row r="464" x14ac:dyDescent="0.25"/>
+    <row r="465" x14ac:dyDescent="0.25"/>
+    <row r="466" x14ac:dyDescent="0.25"/>
+    <row r="467" x14ac:dyDescent="0.25"/>
+    <row r="468" x14ac:dyDescent="0.25"/>
+    <row r="469" x14ac:dyDescent="0.25"/>
+    <row r="470" x14ac:dyDescent="0.25"/>
+    <row r="471" x14ac:dyDescent="0.25"/>
+    <row r="472" x14ac:dyDescent="0.25"/>
+    <row r="473" x14ac:dyDescent="0.25"/>
+    <row r="474" x14ac:dyDescent="0.25"/>
+    <row r="475" x14ac:dyDescent="0.25"/>
+    <row r="476" x14ac:dyDescent="0.25"/>
+    <row r="477" x14ac:dyDescent="0.25"/>
+    <row r="478" x14ac:dyDescent="0.25"/>
+    <row r="479" x14ac:dyDescent="0.25"/>
+    <row r="480" x14ac:dyDescent="0.25"/>
+    <row r="481" x14ac:dyDescent="0.25"/>
+    <row r="482" x14ac:dyDescent="0.25"/>
+    <row r="483" x14ac:dyDescent="0.25"/>
+    <row r="484" x14ac:dyDescent="0.25"/>
+    <row r="485" x14ac:dyDescent="0.25"/>
+    <row r="486" x14ac:dyDescent="0.25"/>
+    <row r="487" x14ac:dyDescent="0.25"/>
+    <row r="488" x14ac:dyDescent="0.25"/>
+    <row r="489" x14ac:dyDescent="0.25"/>
+    <row r="490" x14ac:dyDescent="0.25"/>
+    <row r="491" x14ac:dyDescent="0.25"/>
+    <row r="492" x14ac:dyDescent="0.25"/>
+    <row r="493" x14ac:dyDescent="0.25"/>
+    <row r="494" x14ac:dyDescent="0.25"/>
+    <row r="495" x14ac:dyDescent="0.25"/>
+    <row r="496" x14ac:dyDescent="0.25"/>
+    <row r="497" x14ac:dyDescent="0.25"/>
+    <row r="498" x14ac:dyDescent="0.25"/>
+    <row r="499" x14ac:dyDescent="0.25"/>
+    <row r="500" x14ac:dyDescent="0.25"/>
+    <row r="501" x14ac:dyDescent="0.25"/>
+    <row r="502" x14ac:dyDescent="0.25"/>
+    <row r="503" x14ac:dyDescent="0.25"/>
+    <row r="504" x14ac:dyDescent="0.25"/>
+    <row r="505" x14ac:dyDescent="0.25"/>
+    <row r="506" x14ac:dyDescent="0.25"/>
+    <row r="507" x14ac:dyDescent="0.25"/>
+    <row r="508" x14ac:dyDescent="0.25"/>
+    <row r="509" x14ac:dyDescent="0.25"/>
+    <row r="510" x14ac:dyDescent="0.25"/>
+    <row r="511" x14ac:dyDescent="0.25"/>
+    <row r="512" x14ac:dyDescent="0.25"/>
+    <row r="513" x14ac:dyDescent="0.25"/>
+    <row r="514" x14ac:dyDescent="0.25"/>
+    <row r="515" x14ac:dyDescent="0.25"/>
+    <row r="516" x14ac:dyDescent="0.25"/>
+    <row r="517" x14ac:dyDescent="0.25"/>
+    <row r="518" x14ac:dyDescent="0.25"/>
+    <row r="519" x14ac:dyDescent="0.25"/>
+    <row r="520" x14ac:dyDescent="0.25"/>
+    <row r="521" x14ac:dyDescent="0.25"/>
+    <row r="522" x14ac:dyDescent="0.25"/>
+    <row r="523" x14ac:dyDescent="0.25"/>
+    <row r="524" x14ac:dyDescent="0.25"/>
+    <row r="525" x14ac:dyDescent="0.25"/>
+    <row r="526" x14ac:dyDescent="0.25"/>
+    <row r="527" x14ac:dyDescent="0.25"/>
+    <row r="528" x14ac:dyDescent="0.25"/>
+    <row r="529" x14ac:dyDescent="0.25"/>
+    <row r="530" x14ac:dyDescent="0.25"/>
+    <row r="531" x14ac:dyDescent="0.25"/>
+    <row r="532" x14ac:dyDescent="0.25"/>
+    <row r="533" x14ac:dyDescent="0.25"/>
+    <row r="534" x14ac:dyDescent="0.25"/>
+    <row r="535" x14ac:dyDescent="0.25"/>
+    <row r="536" x14ac:dyDescent="0.25"/>
+    <row r="537" x14ac:dyDescent="0.25"/>
+    <row r="538" x14ac:dyDescent="0.25"/>
+    <row r="539" x14ac:dyDescent="0.25"/>
+    <row r="540" x14ac:dyDescent="0.25"/>
+    <row r="541" x14ac:dyDescent="0.25"/>
+    <row r="542" x14ac:dyDescent="0.25"/>
+    <row r="543" x14ac:dyDescent="0.25"/>
+    <row r="544" x14ac:dyDescent="0.25"/>
+    <row r="545" x14ac:dyDescent="0.25"/>
+    <row r="546" x14ac:dyDescent="0.25"/>
+    <row r="547" x14ac:dyDescent="0.25"/>
+    <row r="548" x14ac:dyDescent="0.25"/>
+    <row r="549" x14ac:dyDescent="0.25"/>
+    <row r="550" x14ac:dyDescent="0.25"/>
+    <row r="551" x14ac:dyDescent="0.25"/>
+    <row r="552" x14ac:dyDescent="0.25"/>
+    <row r="553" x14ac:dyDescent="0.25"/>
+    <row r="554" x14ac:dyDescent="0.25"/>
+    <row r="555" x14ac:dyDescent="0.25"/>
+    <row r="556" x14ac:dyDescent="0.25"/>
+    <row r="557" x14ac:dyDescent="0.25"/>
+    <row r="558" x14ac:dyDescent="0.25"/>
+    <row r="559" x14ac:dyDescent="0.25"/>
+    <row r="560" x14ac:dyDescent="0.25"/>
+    <row r="561" x14ac:dyDescent="0.25"/>
+    <row r="562" x14ac:dyDescent="0.25"/>
+    <row r="563" x14ac:dyDescent="0.25"/>
+    <row r="564" x14ac:dyDescent="0.25"/>
+    <row r="565" x14ac:dyDescent="0.25"/>
+    <row r="566" x14ac:dyDescent="0.25"/>
+    <row r="567" x14ac:dyDescent="0.25"/>
+    <row r="568" x14ac:dyDescent="0.25"/>
+    <row r="569" x14ac:dyDescent="0.25"/>
+    <row r="570" x14ac:dyDescent="0.25"/>
+    <row r="571" x14ac:dyDescent="0.25"/>
+    <row r="572" x14ac:dyDescent="0.25"/>
+    <row r="573" x14ac:dyDescent="0.25"/>
+    <row r="574" x14ac:dyDescent="0.25"/>
+    <row r="575" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="383">
-[...2 lines deleted...]
-    <mergeCell ref="C19:G19"/>
+  <mergeCells count="173">
+    <mergeCell ref="C19:I19"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="C22:E22"/>
+    <mergeCell ref="C10:I10"/>
+    <mergeCell ref="C16:I16"/>
+    <mergeCell ref="C28:E28"/>
+    <mergeCell ref="C29:E29"/>
+    <mergeCell ref="C36:E36"/>
+    <mergeCell ref="I36:O36"/>
+    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="I37:O37"/>
+    <mergeCell ref="C41:E41"/>
+    <mergeCell ref="I41:O41"/>
     <mergeCell ref="C47:E47"/>
     <mergeCell ref="C48:E48"/>
     <mergeCell ref="C55:E55"/>
+    <mergeCell ref="I55:O55"/>
+    <mergeCell ref="C38:E38"/>
     <mergeCell ref="I38:O38"/>
     <mergeCell ref="C39:E39"/>
     <mergeCell ref="I39:O39"/>
     <mergeCell ref="C40:E40"/>
     <mergeCell ref="I40:O40"/>
-    <mergeCell ref="C41:E41"/>
-[...9 lines deleted...]
-    <mergeCell ref="C38:E38"/>
     <mergeCell ref="C59:E59"/>
     <mergeCell ref="I59:O59"/>
     <mergeCell ref="C60:E60"/>
     <mergeCell ref="I60:O60"/>
     <mergeCell ref="C66:E66"/>
     <mergeCell ref="C67:E67"/>
-    <mergeCell ref="I55:O55"/>
     <mergeCell ref="C56:E56"/>
     <mergeCell ref="I56:O56"/>
     <mergeCell ref="C57:E57"/>
     <mergeCell ref="I57:O57"/>
     <mergeCell ref="C58:E58"/>
     <mergeCell ref="I58:O58"/>
     <mergeCell ref="C77:E77"/>
     <mergeCell ref="I77:O77"/>
     <mergeCell ref="C78:E78"/>
     <mergeCell ref="I78:O78"/>
     <mergeCell ref="C79:E79"/>
     <mergeCell ref="I79:O79"/>
     <mergeCell ref="C74:E74"/>
     <mergeCell ref="I74:O74"/>
     <mergeCell ref="C75:E75"/>
     <mergeCell ref="I75:O75"/>
     <mergeCell ref="C76:E76"/>
     <mergeCell ref="I76:O76"/>
-    <mergeCell ref="C95:E95"/>
-    <mergeCell ref="I95:O95"/>
+    <mergeCell ref="C210:E210"/>
+    <mergeCell ref="I210:O210"/>
+    <mergeCell ref="C211:E211"/>
+    <mergeCell ref="I211:O211"/>
+    <mergeCell ref="C212:E212"/>
+    <mergeCell ref="I212:O212"/>
+    <mergeCell ref="C200:E200"/>
+    <mergeCell ref="C201:E201"/>
+    <mergeCell ref="C208:E208"/>
+    <mergeCell ref="I208:O208"/>
+    <mergeCell ref="C209:E209"/>
+    <mergeCell ref="I209:O209"/>
+    <mergeCell ref="C213:E213"/>
+    <mergeCell ref="I213:O213"/>
+    <mergeCell ref="C85:E85"/>
+    <mergeCell ref="C86:E86"/>
     <mergeCell ref="C96:E96"/>
     <mergeCell ref="I96:O96"/>
     <mergeCell ref="C97:E97"/>
     <mergeCell ref="I97:O97"/>
-    <mergeCell ref="C85:E85"/>
-    <mergeCell ref="C86:E86"/>
+    <mergeCell ref="C98:E98"/>
+    <mergeCell ref="I98:O98"/>
     <mergeCell ref="C93:E93"/>
     <mergeCell ref="I93:O93"/>
     <mergeCell ref="C94:E94"/>
     <mergeCell ref="I94:O94"/>
-    <mergeCell ref="C113:E113"/>
-    <mergeCell ref="I113:O113"/>
+    <mergeCell ref="C95:E95"/>
+    <mergeCell ref="I95:O95"/>
     <mergeCell ref="C114:E114"/>
     <mergeCell ref="I114:O114"/>
     <mergeCell ref="C115:E115"/>
     <mergeCell ref="I115:O115"/>
-    <mergeCell ref="C98:E98"/>
-    <mergeCell ref="I98:O98"/>
+    <mergeCell ref="C116:E116"/>
+    <mergeCell ref="I116:O116"/>
     <mergeCell ref="C104:E104"/>
     <mergeCell ref="C105:E105"/>
     <mergeCell ref="C112:E112"/>
     <mergeCell ref="I112:O112"/>
+    <mergeCell ref="C113:E113"/>
+    <mergeCell ref="I113:O113"/>
+    <mergeCell ref="C117:E117"/>
+    <mergeCell ref="I117:O117"/>
     <mergeCell ref="C131:E131"/>
     <mergeCell ref="I131:O131"/>
     <mergeCell ref="C132:E132"/>
     <mergeCell ref="I132:O132"/>
     <mergeCell ref="C133:E133"/>
     <mergeCell ref="I133:O133"/>
-    <mergeCell ref="C116:E116"/>
-[...2 lines deleted...]
-    <mergeCell ref="I117:O117"/>
     <mergeCell ref="C123:E123"/>
     <mergeCell ref="C124:E124"/>
     <mergeCell ref="C142:E142"/>
     <mergeCell ref="C143:E143"/>
     <mergeCell ref="C150:E150"/>
     <mergeCell ref="I150:O150"/>
     <mergeCell ref="C151:E151"/>
     <mergeCell ref="I151:O151"/>
     <mergeCell ref="C134:E134"/>
     <mergeCell ref="I134:O134"/>
     <mergeCell ref="C135:E135"/>
     <mergeCell ref="I135:O135"/>
     <mergeCell ref="C136:E136"/>
     <mergeCell ref="I136:O136"/>
     <mergeCell ref="C155:E155"/>
     <mergeCell ref="I155:O155"/>
-    <mergeCell ref="C161:E161"/>
-[...2 lines deleted...]
-    <mergeCell ref="I169:O169"/>
     <mergeCell ref="C152:E152"/>
     <mergeCell ref="I152:O152"/>
     <mergeCell ref="C153:E153"/>
     <mergeCell ref="I153:O153"/>
     <mergeCell ref="C154:E154"/>
     <mergeCell ref="I154:O154"/>
-    <mergeCell ref="C173:E173"/>
-[...4 lines deleted...]
-    <mergeCell ref="C181:E181"/>
+    <mergeCell ref="C229:E229"/>
+    <mergeCell ref="I229:O229"/>
+    <mergeCell ref="C230:E230"/>
+    <mergeCell ref="I230:O230"/>
+    <mergeCell ref="C231:E231"/>
+    <mergeCell ref="I231:O231"/>
+    <mergeCell ref="C219:E219"/>
+    <mergeCell ref="C220:E220"/>
+    <mergeCell ref="C227:E227"/>
+    <mergeCell ref="I227:O227"/>
+    <mergeCell ref="C228:E228"/>
+    <mergeCell ref="I228:O228"/>
+    <mergeCell ref="C232:E232"/>
+    <mergeCell ref="I232:O232"/>
     <mergeCell ref="C170:E170"/>
     <mergeCell ref="I170:O170"/>
     <mergeCell ref="C171:E171"/>
     <mergeCell ref="I171:O171"/>
     <mergeCell ref="C172:E172"/>
     <mergeCell ref="I172:O172"/>
+    <mergeCell ref="C162:E162"/>
+    <mergeCell ref="C163:E163"/>
+    <mergeCell ref="C181:E181"/>
+    <mergeCell ref="C182:E182"/>
+    <mergeCell ref="C189:E189"/>
+    <mergeCell ref="I189:O189"/>
+    <mergeCell ref="C190:E190"/>
+    <mergeCell ref="I190:O190"/>
+    <mergeCell ref="C173:E173"/>
+    <mergeCell ref="I173:O173"/>
+    <mergeCell ref="C174:E174"/>
+    <mergeCell ref="I174:O174"/>
+    <mergeCell ref="C175:E175"/>
+    <mergeCell ref="I175:O175"/>
+    <mergeCell ref="C194:E194"/>
+    <mergeCell ref="I194:O194"/>
     <mergeCell ref="C191:E191"/>
     <mergeCell ref="I191:O191"/>
     <mergeCell ref="C192:E192"/>
     <mergeCell ref="I192:O192"/>
     <mergeCell ref="C193:E193"/>
     <mergeCell ref="I193:O193"/>
-    <mergeCell ref="C188:E188"/>
-[...30 lines deleted...]
-    <mergeCell ref="I245:O245"/>
+    <mergeCell ref="C238:E238"/>
+    <mergeCell ref="C239:E239"/>
+    <mergeCell ref="C249:E249"/>
+    <mergeCell ref="I249:O249"/>
+    <mergeCell ref="C250:E250"/>
+    <mergeCell ref="I250:O250"/>
+    <mergeCell ref="C251:E251"/>
+    <mergeCell ref="I251:O251"/>
     <mergeCell ref="C246:E246"/>
     <mergeCell ref="I246:O246"/>
     <mergeCell ref="C247:E247"/>
     <mergeCell ref="I247:O247"/>
-    <mergeCell ref="C230:E230"/>
-[...10 lines deleted...]
-    <mergeCell ref="I265:O265"/>
     <mergeCell ref="C248:E248"/>
     <mergeCell ref="I248:O248"/>
-    <mergeCell ref="C249:E249"/>
-[...206 lines deleted...]
-    <mergeCell ref="I532:O532"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C32 C51 C70 C89 C108 C127 C146 C165 C184 C203 C222 C241 C260 C279 C298 C317 C336 C355 C374 C393 C412 C431 C450 C469 C488 C507 C526" xr:uid="{0CD152C9-0773-4531-AF6A-C06E97215B0C}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C32 C51 C70 C204 C89 C108 C127 C146 C166 C185 C242 C223" xr:uid="{0CD152C9-0773-4531-AF6A-C06E97215B0C}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <rowBreaks count="4" manualBreakCount="4">
+    <brk id="23" max="16" man="1"/>
+    <brk id="80" max="16" man="1"/>
+    <brk id="137" max="16" man="1"/>
+    <brk id="195" max="16" man="1"/>
+  </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Sara Marques</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>